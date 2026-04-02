--- v0 (2026-02-07)
+++ v1 (2026-04-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
-    <t>07.02.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>