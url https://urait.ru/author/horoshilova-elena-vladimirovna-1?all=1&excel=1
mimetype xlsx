--- v1 (2026-04-02)
+++ v2 (2026-06-03)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
-[...1 lines deleted...]
-    <t>03.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+  <si>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,105 +133,108 @@
   <si>
     <t>12.04.2019</t>
   </si>
   <si>
     <t>ВЫСШАЯ МАТЕМАТИКА. ЛЕКЦИИ И СЕМИНАРЫ. Учебник для вузов</t>
   </si>
   <si>
     <t>Хорошилова Е. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Математика и статистика</t>
   </si>
   <si>
     <t>Математика: общие работы</t>
   </si>
   <si>
-    <t>Курс предназначен для повышения общей математической культуры студента-бакалавра, чья будущая специализация имеет гуманитарную направленность. При получении университетского образования такими студентами математика играет важную роль не столько сама по себе, сколько для формирования и укрепления логического мышления обучающегося. Соответствует Федеральному государственному образовательному стандарту высшего профессионального образования третьего поколения. Для студентов высших учебных заведений, обучающихся по гуманитарным направлениям и специальностям.</t>
+    <t>Пособие предназначено для повышения общей математической культуры студента-бакалавра, чья будущая специализация имеет гуманитарную направленность. При получении университетского образования такими студентами математика играет важную роль не столько сама по себе, сколько для формирования и укрепления логического мышления обучающегося. Книга состоит из двух разделов. Первый раздел содержит краткий обзорный курс из 8 лекций для ознакомления студентов-нематематиков с содержанием основных (классических) математических разделов. Второй раздел содержит материалы для решения математических задач с целью усвоения и закрепления теоретического материала, полученного на лекциях. Задачи подобраны по принципу разнообразия, иллюстративности и простоты так, чтобы, с одной стороны, дать общее представление об избранных разделах этой дисциплины, а с другой стороны, быть по силам студентам, имеющим, вообще говоря, не слишком глубокий уровень погружения в математику.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-10024-2</t>
   </si>
   <si>
     <t>22.1я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>27.02.2018</t>
   </si>
   <si>
     <t>МАТЕМАТИЧЕСКИЙ АНАЛИЗ. ВЕЩЕСТВЕННЫЕ ЧИСЛА И ПОСЛЕДОВАТЕЛЬНОСТИ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Садовничая И. В., Фоменко Т. Н., Хорошилова Е. В. ; Под общ. ред. Ильина В.А.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Математический анализ</t>
   </si>
   <si>
+    <t>Учебное пособие посвящено темам «Вещественные числа» и «Предел числовой последовательности». В первой главе рассматриваются элементы теории множеств, операции над ними, эквивалентности и порядки, сравнение вещественных чисел, их алгебраическая система. Вторая глава содержит понятие последовательности, характеризует особенности сходящихся и монотонных последовательностей, критерий Коши. В третьей главе предлагаются задачи с подробными решениями, а также для самостоятельной работы студентов.</t>
+  </si>
+  <si>
+    <t>978-5-534-08461-0</t>
+  </si>
+  <si>
+    <t>22.16я73</t>
+  </si>
+  <si>
+    <t>60*90/16</t>
+  </si>
+  <si>
+    <t>28.02.2018</t>
+  </si>
+  <si>
+    <t>МАТЕМАТИЧЕСКИЙ АНАЛИЗ. ВЕЩЕСТВЕННЫЕ ЧИСЛА И ПОСЛЕДОВАТЕЛЬНОСТИ 2-е изд., пер. и доп. Учебник для СПО</t>
+  </si>
+  <si>
+    <t>Садовничая И. В., Фоменко Т. Н., Хорошилова Е. В., Ильин В. А. ; Под общ. ред. Ильина В.А.</t>
+  </si>
+  <si>
+    <t>Гриф УМО СПО</t>
+  </si>
+  <si>
+    <t>Профессиональное образование</t>
+  </si>
+  <si>
     <t>Учебное пособие посвящено темам «Вещественные числа» и «Числовые последовательности». В первой главе рассматриваются элементы теории множеств, операции над ними, эквивалентности и порядки, сравнение вещественных чисел, их алгебраическая система. Вторая глава содержит понятие последовательности, характеризует особенности сходящихся и монотонных последовательностей, критерий Коши. В третьей главе предлагаются задачи с подробными решениями, а также для самостоятельной работы студентов.</t>
-  </si>
-[...22 lines deleted...]
-    <t>Профессиональное образование</t>
   </si>
   <si>
     <t>978-5-534-08472-6</t>
   </si>
   <si>
     <t>22.16я723</t>
   </si>
   <si>
     <t>16.01.2018</t>
   </si>
   <si>
     <t>МАТЕМАТИЧЕСКИЙ АНАЛИЗ. ДИФФЕРЕНЦИРОВАНИЕ ФУНКЦИЙ ОДНОЙ ПЕРЕМЕННОЙ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Садовничая И. В., Фоменко Т. Н., Хорошилова Е. В.</t>
   </si>
   <si>
     <t>Учебное пособие посвящено изучению темы «Дифференцирования функции одной переменной». В первой главе приводится основной теоретический материал. Вторая глава содержит примеры по исследованию поведения функции и построению ее графика, а также по отысканию наибольшего (наименьшего) значения функции на множестве. В третьей главе помещены задачи ко всем рассматриваемым разделам. Ко всем задачам даны ответы, что дает возможность студенту работать с книгой самостоятельно. Также к некоторым задачам дается подробное решение. Данное учебное пособие поможет студенту освоить теоретический материал и приобрести практические навыки решения задач.</t>
   </si>
   <si>
     <t>978-5-534-06595-4</t>
   </si>
   <si>
     <t>22.161.6я73</t>
   </si>
@@ -1088,481 +1091,481 @@
       <c r="K7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="9">
         <v>509.0</v>
       </c>
       <c r="M7" s="9">
         <v>559.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>57</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="Y7" s="8">
         <v>0.12</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>585936</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E8" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>156</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>769.0</v>
       </c>
       <c r="M8" s="9">
         <v>849.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>52</v>
       </c>
       <c r="Y8" s="8">
         <v>0.246</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>585976</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E9" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>156</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>769.0</v>
       </c>
       <c r="M9" s="9">
         <v>849.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>56</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>57</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>52</v>
       </c>
       <c r="Y9" s="8">
         <v>0.246</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>590567</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>184</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>869.0</v>
       </c>
       <c r="M10" s="9">
         <v>959.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>52</v>
       </c>
       <c r="Y10" s="8">
         <v>0.273</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>585960</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>53</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>184</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>869.0</v>
       </c>
       <c r="M11" s="9">
         <v>959.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>56</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>57</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>52</v>
       </c>
       <c r="Y11" s="8">
         <v>0.273</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>589961</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>430</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>2219.0</v>
       </c>
       <c r="M12" s="9">
         <v>2439.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
         <v>0.641</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>589963</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E13" s="6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>430</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
         <v>2219.0</v>
       </c>
       <c r="M13" s="9">
         <v>2439.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>56</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>57</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y13" s="8">
         <v>0.641</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>