--- v2 (2026-06-03)
+++ v3 (2026-08-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
-    <t>03.06.2026</t>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>