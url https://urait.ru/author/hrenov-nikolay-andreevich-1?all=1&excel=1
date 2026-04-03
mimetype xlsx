--- v2 (2026-02-16)
+++ v3 (2026-04-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
-    <t>16.02.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>