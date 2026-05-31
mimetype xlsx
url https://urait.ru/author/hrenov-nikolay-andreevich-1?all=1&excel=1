--- v3 (2026-04-03)
+++ v4 (2026-05-31)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
-    <t>03.04.2026</t>
+    <t>31.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -202,51 +202,51 @@
   <si>
     <t>71.0я73</t>
   </si>
   <si>
     <t>25.12.2019</t>
   </si>
   <si>
     <t>СУБКУЛЬТУРНЫЕ КАРТИНЫ МИРА В РОССИЙСКОЙ ЦИВИЛИЗАЦИИ 2-е изд., испр. и доп. Монография для вузов</t>
   </si>
   <si>
     <t>С рубежа XX—XXI вв. в России началась активизация делового человека — так называемого мещанина-предпринимателя, и в настоящее время на наших глазах происходит процесс перехода к новым формам жизни, смена картин мира. В свете этого автор представленной монографии, используя существующие методы выделения психологических типов личности, предлагает свою типологию и с точки зрения характерологии народа анализирует отечественную традиционную культуру и происходящие в ней процессы, выявляет картины мира, характерные для пассионария и лиминария.</t>
   </si>
   <si>
     <t>978-5-534-12480-4</t>
   </si>
   <si>
     <t>71я73</t>
   </si>
   <si>
     <t>27.01.2021</t>
   </si>
   <si>
     <t>ТЕОРИЯ АУДИТОРИИ МЕДИА: ПУБЛИКА В ИСТОРИИ КУЛЬТУРЫ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>В монографии исследуется проблематика социального функционирования искусства в истории. Придерживаясь междисциплинарной методологии, автор ставит своей целью преодоление разрыва, существующего между социологическими и историческими подходами, между синхронией и диахронией в исследовании публики. Представители рецептивной эстетики как авторитетного научного направления успели превратить публику в активное звено истории искусства. Исходя из аналогичных представлений и независимо от исследований по рецептивной эстетике, автор доказывает, что в исследование как публики, так и проблем социального функционирования искусства в целом значительный вклад должны внести историческая социология и историческая социальная психология. Таким образом, разработан отечественный вариант исследования публики как активного звена художественного процесса, определяющего социальные функции искусства. Определяя публику как коммуникативную общность, ее историю автор соотносит историей коммуникации, демонстрируя, как возникшие в культуре ХХ века новые технологии определили исключительный этап в истории не только публики, но и культуры в целом. Исследуя социологические , социально-психологические и исторические аспекты публики, автор предпринимает также ее культурологическую интерпретацию, превращая публику в предмет исследования теории и истории культуры. Предназначена для искусствоведов, культурологов, эстетиков и всех тех, кто проявляет интерес к проблеме социального функционирования искусства.</t>
+    <t>В монографии исследуется проблематика социального функционирования искусства в истории. Придерживаясь междисциплинарной методологии, автор ставит своей целью преодоление разрыва, существующего между социологическими и историческими подходами, между синхронией и диахронией в исследовании публики. Представители рецептивной эстетики как авторитетного научного направления успели превратить публику в активное звено истории искусства. Исходя из аналогичных представлений и независимо от исследований по рецептивной эстетике, автор доказывает, что в исследование как публики, так и проблем социального функционирования искусства в целом значительный вклад должны внести историческая социология и историческая социальная психология. Таким образом, разработан отечественный вариант исследования публики как активного звена художественного процесса, определяющего социальные функции искусства.</t>
   </si>
   <si>
     <t>978-5-534-14223-5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>