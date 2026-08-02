--- v4 (2026-05-31)
+++ v5 (2026-08-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
-    <t>31.05.2026</t>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>