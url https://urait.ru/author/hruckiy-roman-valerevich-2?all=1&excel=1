--- v0 (2026-02-20)
+++ v1 (2026-04-15)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
-    <t>20.02.2026</t>
+    <t>15.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>