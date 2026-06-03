--- v1 (2026-04-15)
+++ v2 (2026-06-03)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
-[...1 lines deleted...]
-    <t>15.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+  <si>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -194,53 +194,50 @@
     <t>ВНУТРИФИРМЕННОЕ БЮДЖЕТИРОВАНИЕ. ТЕОРИЯ И ПРАКТИКА 4-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Учебник посвящен рассмотрению назначения внутрифирменного бюджетирования, призван раскрыть его основы и охарактеризовать его составные элементы как управленческой технологии, а также проанализировать сопутствующий инструментарий. Материал изложен в интересной и доступной форме. Особое внимание уделяется практической ориентации книги. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим направлениям, преподавателей, финансовых директоров, руководителей и специалистов экономических служб предприятий.</t>
   </si>
   <si>
     <t>978-5-534-12821-5</t>
   </si>
   <si>
     <t>65.290-93-2я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>15.02.2023</t>
   </si>
   <si>
     <t>ВНУТРИФИРМЕННОЕ БЮДЖЕТИРОВАНИЕ. ТЕОРИЯ И ПРАКТИКА 4-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
-  </si>
-[...1 lines deleted...]
-    <t>Учебник посвящен рассмотрению назначения внутрифирменного бюджетирования, призван раскрыть его основы и охарактеризовать его составные элементы как управленческой технологии, а также проанализировать сопутствующий инструментарий. Материал изложен в интересной и доступной форме. Особое внимание уделяется практической ориентации книги. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов учреждений среднего профессионального образования, обучающихся по экономическим направлениям, преподавателей, финансовых директоров, руководителей и специалистов экономических служб предприятий.</t>
   </si>
   <si>
     <t>978-5-534-16348-3</t>
   </si>
   <si>
     <t>07.08.2018</t>
   </si>
   <si>
     <t>ОЦЕНКА ПЕРСОНАЛА. СБАЛАНСИРОВАННАЯ СИСТЕМА ПОКАЗАТЕЛЕЙ 3-е изд., испр. и доп. Практическое пособие</t>
   </si>
   <si>
     <t>Хруцкий В. Е., Толмачев Р. А., Хруцкий Р. В.</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
     <t>Управление персоналом. Управление человеческими ресурсами</t>
   </si>
   <si>
     <t>В практическом пособии затрагиваются следующие темы: практика применения системы сбалансированных показателей и ее критический анализ; технология проведения оценка персонала организации как ключевого инструмента человеческими ресурсами организации; подходы к оценке персонала на Западе и в России; применение результатов оценки персонала при принятии решений об оплате труда и о карьере сотрудников; ключевые показатели эффективности (KPI). Издание дополнено контрольными тестами, образцами форм распорядительных документов, типовыми методическими документами по аттестации. Также в приложении рассматривается пример реализации оценки персонала в компании.</t>
   </si>
   <si>
     <t>978-5-534-16778-8</t>
   </si>
@@ -1123,199 +1120,199 @@
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>2879.0</v>
       </c>
       <c r="M8" s="9">
         <v>3169.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>54</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>55</v>
       </c>
       <c r="Y8" s="8">
         <v>0.813</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>585679</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="E9" s="6" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>203</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>1169.0</v>
       </c>
       <c r="M9" s="9">
         <v>1289.0</v>
       </c>
       <c r="N9" s="6"/>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q9" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="R9" s="6" t="s">
         <v>65</v>
       </c>
-      <c r="R9" s="6" t="s">
+      <c r="S9" s="6" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>55</v>
       </c>
       <c r="Y9" s="8">
         <v>0.366</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>584887</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>203</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>1169.0</v>
       </c>
       <c r="M10" s="9">
         <v>1289.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>44</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>45</v>
       </c>
       <c r="Q10" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="R10" s="6" t="s">
         <v>65</v>
       </c>
-      <c r="R10" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S10" s="6" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>55</v>
       </c>
       <c r="Y10" s="8">
         <v>0.366</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>