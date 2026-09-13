--- v3 (2026-07-26)
+++ v4 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
-    <t>26.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -891,54 +891,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>205</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>949.0</v>
+        <v>999.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1039.0</v>
+        <v>1099.0</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6">
@@ -959,54 +959,54 @@
       <c r="B6" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>205</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>949.0</v>
+        <v>999.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1039.0</v>
+        <v>1099.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>48</v>
       </c>
@@ -1029,54 +1029,54 @@
       <c r="B7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>572</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>2879.0</v>
+        <v>3019.0</v>
       </c>
       <c r="M7" s="9">
-        <v>3169.0</v>
+        <v>3319.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>44</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>45</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>53</v>
       </c>
@@ -1099,54 +1099,54 @@
       <c r="B8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>572</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>2879.0</v>
+        <v>3019.0</v>
       </c>
       <c r="M8" s="9">
-        <v>3169.0</v>
+        <v>3319.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>52</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>60</v>
       </c>
@@ -1169,54 +1169,54 @@
       <c r="B9" s="6" t="s">
         <v>61</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>62</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>63</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>203</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>1169.0</v>
+        <v>1229.0</v>
       </c>
       <c r="M9" s="9">
-        <v>1289.0</v>
+        <v>1349.0</v>
       </c>
       <c r="N9" s="6"/>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>66</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>67</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
@@ -1237,54 +1237,54 @@
       <c r="B10" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>70</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>63</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>203</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>1169.0</v>
+        <v>1229.0</v>
       </c>
       <c r="M10" s="9">
-        <v>1289.0</v>
+        <v>1349.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>44</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>45</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>64</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>65</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>71</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>72</v>
       </c>