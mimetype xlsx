--- v4 (2026-04-14)
+++ v5 (2026-06-03)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
-[...1 lines deleted...]
-    <t>15.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+  <si>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -163,72 +163,69 @@
   <si>
     <t>978-5-534-09656-9</t>
   </si>
   <si>
     <t>66.1я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>29.02.2024</t>
   </si>
   <si>
     <t>ОРГАНИЗАЦИЯ ТУРИСТСКОЙ ДЕЯТЕЛЬНОСТИ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Игнатьева И. Ф.</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
     <t>Туризм и гостеприимство</t>
   </si>
   <si>
-    <t>В курсе содержится систематическое изложение вопросов организации туристской деятельности как целостного процесса. Рассматривается деятельность основных отраслей туристской индустрии, создающих, продвигающих и реализующих турпродукт. Туристская деятельность раскрывается с точки зрения формирования компетенций будущих специалистов туристской отрасли, соответственно основным аспектам туристской деятельности: организационно-управленческая деятельность, проектная деятельность, технологическая деятельность, сервисная деятельность, исследовательская деятельность. Приложения содержат законодательные и нормативные документы, программы и материалы, обеспечивающие все задания практикума. Курс разработан в соответствии с Государственным образовательным стандартом Российской Федерации и предназначен для студентов, обучающихся по направлениям «Туризм», «Сервис», «Гостиничное дело», преподавателей вузов, специалистов туристской отрасли.</t>
+    <t>В курсе содержится систематическое изложение вопросов организации туристской деятельности как целостного процесса. Рассматривается деятельность основных отраслей туристской индустрии, создающих, продвигающих и реализующих турпродукт. Туристская деятельность раскрывается с точки зрения формирования компетенций будущих специалистов туристской отрасли, соответственно основным аспектам туристской деятельности: организационно-управленческая деятельность, проектная деятельность, технологическая деятельность, сервисная деятельность, исследовательская деятельность.</t>
   </si>
   <si>
     <t>978-5-534-18846-2</t>
   </si>
   <si>
     <t>65.497.7я73</t>
   </si>
   <si>
     <t>05.07.2024</t>
   </si>
   <si>
     <t>ОРГАНИЗАЦИЯ ТУРИСТСКОЙ ИНДУСТРИИ 3-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
-  </si>
-[...1 lines deleted...]
-    <t>В курсе содержится систематическое изложение вопросов организации туристской деятельности как целостного процесса. Рассматривается деятельность основных отраслей туристской индустрии, создающих, продвигающих и реализующих турпродукт. Туристская деятельность раскрывается с точки зрения формирования компетенций будущих специалистов туристской отрасли, соответственно основным аспектам туристской деятельности: организационно-управленческая деятельность, проектная деятельность, технологическая деятельность, сервисная деятельность, исследовательская деятельность. Приложения содержат законодательные и нормативные документы, программы и материалы, обеспечивающие все задания практикума. Курс разработан в соответствии с Государственным образовательным стандартом Российской Федерации и предназначен для студентов, обучающихся по направлениям «Туризм», «Сервис», «Гостиничное дело», преподавателей, специалистов туристской отрасли.</t>
   </si>
   <si>
     <t>978-5-534-19833-1</t>
   </si>
   <si>
     <t>24.05.2017</t>
   </si>
   <si>
     <t>ПОЛИТИЧЕСКАЯ ТЕОРИЯ 3-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Исаева Б.А.</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Политология. Обществознание</t>
   </si>
   <si>
     <t>В учебнике изложены теоретические основы по курсу «Политическая теория». Рассмотрены политика как деятельность и объект исследований, политическая наука как отдельная отрасль знаний, методология теории политики. Представлены важные современные политические теории: власти, политических элит и лидерства; государства, гражданского общества и групп интересов; политической системы и политических режимов; избирательных систем, партий и партийных систем; политических идеологий и роли религии в политике; этнической политики и политической культуры; политического процесса и политических конфликтов; политического развития демократического транзита и модернизации; мировой политики и геополитики. Учебный материал четко систематизирован, отражает как традиционные, так и современные подходы к изучению предмета, написан в доступной для понимания форме.</t>
   </si>
   <si>
     <t>978-5-534-08754-3</t>
   </si>
@@ -1028,131 +1025,131 @@
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>2089.0</v>
       </c>
       <c r="M7" s="9">
         <v>2299.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.606</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>584148</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="E8" s="6" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>398</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>2079.0</v>
       </c>
       <c r="M8" s="9">
         <v>2289.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="R8" s="6" t="s">
         <v>61</v>
       </c>
-      <c r="R8" s="6" t="s">
+      <c r="S8" s="6" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.602</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">