--- v1 (2026-03-14)
+++ v2 (2026-05-15)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
-    <t>14.03.2026</t>
+    <t>15.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>