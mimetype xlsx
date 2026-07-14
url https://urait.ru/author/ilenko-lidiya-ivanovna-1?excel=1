--- v2 (2026-05-15)
+++ v3 (2026-07-14)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
-    <t>15.05.2026</t>
+    <t>15.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,120 +133,120 @@
   <si>
     <t>23.11.2020</t>
   </si>
   <si>
     <t>БИОМЕДИЦИНСКАЯ ЭТИКА. ПРАКТИКУМ 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Силуянова И. В., Ильенко Л. И., Силуянов К. А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Специальные философские дисциплины</t>
   </si>
   <si>
-    <t>Проект «Университеты России» позволит высшим учебным заведениям нашей страны использовать в образовательном процессе издания (в том числе учебники и учебные пособия) по различным дисциплинам, подготовленные преподавателями лучших университетов России и впервые опубликованные в издательствах вузов. Все представленные в этой серии работы прошли экспертную оценку учебно-методического отдела издательства и публикуются в оригинальной редакции. В учебном пособии теоретически проработана проблема взаимоотношений «врач — пациент», представлены ситуационные задачи для практической выработки навыков общения с пациентом. Цель учебного пособия — достижение умения формировать у пациента чувство доверия к врачу, что является важнейшим условием достижения врачом желаемого терапевтического результата. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов, обучающихся по специальностям высшего профессионального образования в области здравоохранения и медицинских наук («Лечебное дело», «Педиатрия», «Медико-профилактическое дело», «Стоматология», «Фармация», «Медицинская биохимия», «Медицинская биофизика», «Медицинская кибернетика»).</t>
+    <t>В учебном пособии теоретически проработана проблема взаимоотношений «врач — пациент», представлены ситуационные задачи для практической выработки навыков общения с пациентом. Цель учебного пособия — достижение умения формировать у пациента чувство доверия к врачу, что является важнейшим условием достижения врачом желаемого терапевтического результата. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов, обучающихся по специальностям высшего профессионального образования в области здравоохранения и медицинских наук («Лечебное дело», «Педиатрия», «Медико-профилактическое дело», «Стоматология», «Фармация», «Медицинская биохимия», «Медицинская биофизика», «Медицинская кибернетика»).</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-14098-9</t>
   </si>
   <si>
     <t>51.1я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>24.08.2021</t>
   </si>
   <si>
     <t>БИОМЕДИЦИНСКАЯ ЭТИКА. ПРАКТИКУМ 2-е изд. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Проект «Университеты России» позволит высшим учебным заведениям нашей страны использовать в образовательном процессе издания (в том числе учебники и учебные пособия) по различным дисциплинам, подготовленные преподавателями лучших университетов России и впервые опубликованные в издательствах вузов. Все представленные в этой серии работы прошли экспертную оценку учебно-методического отдела издательства и публикуются в оригинальной редакции. В учебном пособии теоретически проработана проблема взаимоотношений «врач — пациент», представлены ситуационные задачи для практической выработки навыков общения с пациентом. Цель учебного пособия — достижение умения формировать у пациента чувство доверия к врачу, что является важнейшим условием достижения врачом желаемого терапевтического результата. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов, обучающихся в области здравоохранения и медицинских наук.</t>
+    <t>Проект «Университеты России» позволит высшим учебным заведениям нашей страны использовать в образовательном процессе издания (в том числе учебники и учебные пособия) по различным дисциплинам, подготовленные преподавателями лучших университетов России и впервые опубликованные в издательствах вузов. Все представленные в этой серии работы прошли экспертную оценку учебно-методического отдела издательства и публикуются в оригинальной редакции. В учебном пособии теоретически проработана проблема взаимоотношений «врач — пациент», представлены ситуационные задачи для практической выработки навыков общения с пациентом. Цель учебного пособия — достижение умения формировать у пациента чувство доверия к врачу, что является важнейшим условием достижения врачом желаемого терапевтического результата.</t>
   </si>
   <si>
     <t>978-5-534-15150-3</t>
   </si>
   <si>
     <t>51.1я723</t>
   </si>
   <si>
     <t>18.12.2019</t>
   </si>
   <si>
     <t>ГИГИЕНА: ТРЕБОВАНИЯ К ТОВАРАМ ДЕТСКОГО АССОРТИМЕНТА 2-е изд. Учебное пособие для вузов</t>
   </si>
   <si>
     <t>Сост. Пивоваров Ю. П., Ильенко Л. И., Милушкина О. Ю., Зиневич Л. С., Бокарева Н. А., Маркелова С. В.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Медицина и фармакология</t>
   </si>
   <si>
     <t>Охрана и профилактика здоровья. Социальная, спортивная медицина. История медицины</t>
   </si>
   <si>
-    <t>Проект «Университеты России» позволит высшим учебным заведениям нашей страны использовать в образовательном процессе издания (в том числе учебники и учебные пособия) по различным дисциплинам, подготовленные преподавателями лучших университетов России и впервые опубликованные в издательствах вузов. Все представленные в этой серии работы прошли экспертную оценку учебно-методического отдела издательства и публикуются в оригинальной редакции. Учебное пособие содержит основные гигиенические требования по оценке безопасности для здоровья товаров детского ассортимента, изложенные в соответствии с современными нормативно-методическими документами, и составлено в соответствии с действующими ФГОС по направлениям укрупненной группы специальностей «Здравоохранение и медицинские науки». В каждом из разделов приведены типовые варианты тестовых заданий и ситуационные задачи. Пособие предназначено для студентов II-III курсов медицинских вузов по специальностям 31.05.02 «Педиатрия» и 31.05.01 «Лечебное дело» и может быть использовано при изучении раздела «Гигиенические основы обеспечения нормального роста и развития ребенка», для подготовки к занятию «Гигиенические требования к товарам детского ассортимента», а также при подготовке к промежуточной аттестации по дисциплине «Гигиена».</t>
+    <t>Учебное пособие содержит основные гигиенические требования по оценке безопасности для здоровья товаров детского ассортимента, изложенные в соответствии с современными нормативно-методическими документами, и составлено в соответствии с действующими ФГОС по направлениям укрупненной группы специальностей «Здравоохранение и медицинские науки». В каждом из разделов приведены типовые варианты тестовых заданий и ситуационные задачи. Пособие предназначено для студентов II-III курсов медицинских вузов по специальностям 31.05.02 «Педиатрия» и 31.05.01 «Лечебное дело» и может быть использовано при изучении раздела «Гигиенические основы обеспечения нормального роста и развития ребенка», для подготовки к занятию «Гигиенические требования к товарам детского ассортимента», а также при подготовке к промежуточной аттестации по дисциплине «Гигиена».</t>
   </si>
   <si>
     <t>978-5-534-13084-3</t>
   </si>
   <si>
     <t>51.28я73</t>
   </si>
   <si>
     <t>14.02.2020</t>
   </si>
   <si>
     <t>ГИГИЕНА: ТРЕБОВАНИЯ К ТОВАРАМ ДЕТСКОГО АССОРТИМЕНТА 2-е изд. Учебное пособие для СПО</t>
   </si>
   <si>
-    <t>Проект «Университеты России» позволит высшим учебным заведениям нашей страны использовать в образовательном процессе издания (в том числе учебники и учебные пособия) по различным дисциплинам, подготовленные преподавателями лучших университетов России и впервые опубликованные в издательствах вузов. Все представленные в этой серии работы прошли экспертную оценку учебно-методического отдела издательства и публикуются в оригинальной редакции. Учебное пособие содержит основные гигиенические требования по оценке безопасности для здоровья товаров детского ассортимента, изложенные в соответствии с современными нормативно-методическими документами, и составлено в соответствии с действующими ФГОС по направлениям укрупненной группы специальностей «Здравоохранение и медицинские науки». В каждом из разделов приведены типовые варианты тестовых заданий и ситуационные задачи. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Пособие предназначено для студентов II-III курсов медицинских ссузов по специальностям 31.05.02 «Педиатрия» и 31.05.01 «Лечебное дело» и может быть использовано при изучении раздела «Гигиенические основы обеспечения нормального роста и развития ребенка», для подготовки к занятию «Гигиенические требования к товарам детского ассортимента», а также при подготовке к промежуточной аттестации по дисциплине «Гигиена».</t>
+    <t>Учебное пособие содержит основные гигиенические требования по оценке безопасности для здоровья товаров детского ассортимента, изложенные в соответствии с современными нормативно-методическими документами, и составлено в соответствии с действующими ФГОС по направлениям укрупненной группы специальностей «Здравоохранение и медицинские науки». В каждом из разделов приведены типовые варианты тестовых заданий и ситуационные задачи. Пособие предназначено для студентов II-III курсов медицинских ссузов по специальностям 31.05.02 «Педиатрия» и 31.05.01 «Лечебное дело» и может быть использовано при изучении раздела «Гигиенические основы обеспечения нормального роста и развития ребенка», для подготовки к занятию «Гигиенические требования к товарам детского ассортимента», а также при подготовке к промежуточной аттестации по дисциплине «Гигиена».</t>
   </si>
   <si>
     <t>978-5-534-13347-9</t>
   </si>
   <si>
     <t>95(075.32)</t>
   </si>
   <si>
     <t>21.06.2021</t>
   </si>
   <si>
     <t>НЕОНАТОЛОГИЯ: ДИАГНОСТИКА, ЛЕЧЕНИЕ И ПРОФИЛАКТИКА ГЕМОЛИТИЧЕСКОЙ БОЛЕЗНИ ПЛОДА И НОВОРОЖДЁННОГО 2-е изд. Учебное пособие для вузов</t>
   </si>
   <si>
     <t xml:space="preserve"> Н. Н. Володин [и др.] ; под редакцией Н. Н. Володина.</t>
   </si>
   <si>
     <t>Гинекология, акушерство. Педиатрия</t>
   </si>
   <si>
     <t>В курсе представлены современные подходы к диагностике и лечению гемолитической болезни в антенатальном, неонатальном и постнеонатальном периодах. Приведены сведения о биохимических особенностях обмена билирубина новорождённых, совместимости крови по группам и резус-фактору, патогенезе, клинических и лабораторных признаках гемолитической болезни, дифференциальной диагностике, а также о принципах антенатальной диагностики, ведения беременных из группы риска.</t>
   </si>
   <si>
     <t>978-5-534-20138-3</t>
   </si>
@@ -259,51 +259,51 @@
   <si>
     <t>НЕОНАТОЛОГИЯ: НЕДОНОШЕННЫЕ ДЕТИ 2-е изд. Учебное пособие для вузов</t>
   </si>
   <si>
     <t>Сост. Ильенко Л. И., Сахарова Е. С., Коноплянников А. Г., Выхристюк Ю. В., Зубарева Е. А., Зверева Н. Н., Качалова О. В., Коновалов И. В., Семашина Г. А., Демьянова Т. Г.</t>
   </si>
   <si>
     <t>Курс посвящен актуальной для неонатологии и педиатрии проблеме — адаптации детей, рождённых ранее срока. Освещены современные представления об этиопатогенетических механизмах невынашивания беременности и формирования заболеваний у недоношенных детей в раннем возрасте. Изложены особенности соматического, физического и психомоторного развития с учётом возраста гестации, принципы диагностики патологии, подходы к терапии, развивающему уходу, вскармливанию, диспансерному наблюдению и вакцинации. Предназначено для студентов 5 6 курсов медицинских вузов по специальности 31.01.18 «Неонатология», 31.08.19 «Педиатрия», 31.08.42 «Неврология», 31.08.11 «Ультразвуковая диагностика» и врачей амбулаторно-поликлинического звена.</t>
   </si>
   <si>
     <t>978-5-534-15060-5</t>
   </si>
   <si>
     <t>57.31я73</t>
   </si>
   <si>
     <t>10.08.2023</t>
   </si>
   <si>
     <t>НЕОНАТОЛОГИЯ: НЕДОНОШЕННЫЕ ДЕТИ 2-е изд. Учебное пособие для СПО</t>
   </si>
   <si>
     <t xml:space="preserve"> Л. И. Ильенко [и др.].</t>
   </si>
   <si>
-    <t>Пособие посвящено актуальной для неонатологии и педиатрии проблеме — адаптации детей, рождённых ранее срока. Освещены современные представления об этиопатогенетических механизмах невынашивания беременности и формирования заболеваний у недоношенных детей в раннем возрасте. Изложены особенности соматического, физического и психомоторного развития с учётом возраста гестации, принципы диагностики патологии, подходы к терапии, развивающему уходу, вскармливанию, диспансерному наблюдению и вакцинации. Пособие составлено в соответствии с ФГОС. Предназначено для студентов медицинских специальностей образовательных учреждений среднего профессионального образования и врачей амбулаторно-поликлинического звена.</t>
+    <t>Пособие посвящено актуальной для неонатологии и педиатрии проблеме — адаптации детей, рождённых ранее срока. Освещены современные представления об этиопатогенетических механизмах невынашивания беременности и формирования заболеваний у недоношенных детей в раннем возрасте. Изложены особенности соматического, физического и психомоторного развития с учётом возраста гестации, принципы диагностики патологии, подходы к терапии, развивающему уходу, вскармливанию, диспансерному наблюдению и вакцинации. Пособие составлено в соответствии с ФГОС. Предназначено для студентов медицинских специальностей образовательных учреждений среднего профессионального образования и врачей амбулаторно-поликлинического звена</t>
   </si>
   <si>
     <t>978-5-534-19697-9</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>