--- v3 (2026-07-14)
+++ v4 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
-    <t>15.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -918,54 +918,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2025</v>
       </c>
       <c r="J5" s="8">
         <v>175</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>839.0</v>
+        <v>879.0</v>
       </c>
       <c r="M5" s="9">
-        <v>919.0</v>
+        <v>969.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -988,54 +988,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2025</v>
       </c>
       <c r="J6" s="8">
         <v>175</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>839.0</v>
+        <v>879.0</v>
       </c>
       <c r="M6" s="9">
-        <v>919.0</v>
+        <v>969.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>49</v>
       </c>
@@ -1058,54 +1058,54 @@
       <c r="B7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2024</v>
       </c>
       <c r="J7" s="8">
         <v>67</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="9">
-        <v>369.0</v>
+        <v>389.0</v>
       </c>
       <c r="M7" s="9">
-        <v>409.0</v>
+        <v>429.0</v>
       </c>
       <c r="N7" s="6"/>
       <c r="O7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>56</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>57</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>58</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
@@ -1126,54 +1126,54 @@
       <c r="B8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>61</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>53</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2024</v>
       </c>
       <c r="J8" s="8">
         <v>67</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="9">
-        <v>369.0</v>
+        <v>389.0</v>
       </c>
       <c r="M8" s="9">
-        <v>409.0</v>
+        <v>429.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>54</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>55</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>62</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>63</v>
       </c>
@@ -1196,54 +1196,54 @@
       <c r="B9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>66</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>67</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2025</v>
       </c>
       <c r="J9" s="8">
         <v>91</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>54</v>
       </c>
       <c r="L9" s="9">
-        <v>449.0</v>
+        <v>469.0</v>
       </c>
       <c r="M9" s="9">
-        <v>489.0</v>
+        <v>519.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>54</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>55</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>68</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>69</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>70</v>
       </c>
@@ -1266,54 +1266,54 @@
       <c r="B10" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>73</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>74</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2025</v>
       </c>
       <c r="J10" s="8">
         <v>127</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>54</v>
       </c>
       <c r="L10" s="9">
-        <v>569.0</v>
+        <v>599.0</v>
       </c>
       <c r="M10" s="9">
-        <v>629.0</v>
+        <v>659.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>54</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>55</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>68</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>75</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>76</v>
       </c>
@@ -1336,54 +1336,54 @@
       <c r="B11" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
         <v>79</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>80</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2025</v>
       </c>
       <c r="J11" s="8">
         <v>127</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>54</v>
       </c>
       <c r="L11" s="9">
-        <v>569.0</v>
+        <v>599.0</v>
       </c>
       <c r="M11" s="9">
-        <v>629.0</v>
+        <v>659.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>54</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>55</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>68</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>81</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>82</v>
       </c>