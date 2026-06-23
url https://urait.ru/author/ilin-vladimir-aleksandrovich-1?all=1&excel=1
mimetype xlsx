--- v3 (2026-04-29)
+++ v4 (2026-06-23)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
-[...1 lines deleted...]
-    <t>29.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+  <si>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -160,90 +160,93 @@
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-07067-5, 978-5-534-07068-2</t>
   </si>
   <si>
     <t>22.16я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>МАТЕМАТИЧЕСКИЙ АНАЛИЗ В 2 Ч. ЧАСТЬ 1 В 2 КН. КНИГА 2 4-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>978-5-534-07069-9, 978-5-534-07068-2</t>
   </si>
   <si>
     <t>29.01.2013</t>
   </si>
   <si>
     <t>МАТЕМАТИЧЕСКИЙ АНАЛИЗ В 2 Ч. ЧАСТЬ 2 3-е изд. Учебник для вузов</t>
   </si>
   <si>
-    <t>Учебник представляет собой вторую часть курса математического анализа. Включает в себя теорию числовых и функциональных рядов, теорию двойных и n-кратных интегралов (в том числе, несобственных), теорию криволинейных и поверхностных интегралов, теорию поля, а также теорию интегралов, зависящих от параметров, и теорию рядов и интегралов Фурье. Особенностью книги являются три четко отделяемые друг от друга уровня изложения различой сложности, благодаря чему издание будет полезно учащимся разного уровня подготовки.</t>
+    <t>Учебник представляет собой вторую часть курса математического анализа. Включает в себя теорию числовых и функциональных рядов, теорию двойных и n-кратных интегралов (в том числе, несобствен-ных), теорию криволинейных и поверхностных интегралов, теорию поля, а также теорию интегралов, зависящих от параметров, и теорию рядов и интегралов Фурье. Особенностью книги являются три четко отделяемые друг от друга уровня изложения различой сложности, благодаря чему издание будет полезно учащимся разного уровня подготовки.</t>
   </si>
   <si>
     <t>978-5-534-09085-7, 978-5-534-07068-2</t>
   </si>
   <si>
     <t>27.02.2018</t>
   </si>
   <si>
     <t>МАТЕМАТИЧЕСКИЙ АНАЛИЗ. ВЕЩЕСТВЕННЫЕ ЧИСЛА И ПОСЛЕДОВАТЕЛЬНОСТИ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Садовничая И. В., Фоменко Т. Н., Хорошилова Е. В. ; Под общ. ред. Ильина В.А.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
+    <t>Учебное пособие посвящено темам «Вещественные числа» и «Предел числовой последовательности». В первой главе рассматриваются элементы теории множеств, операции над ними, эквивалентности и порядки, сравнение вещественных чисел, их алгебраическая система. Вторая глава содержит понятие последовательности, характеризует особенности сходящихся и монотонных последовательностей, критерий Коши. В третьей главе предлагаются задачи с подробными решениями, а также для самостоятельной работы студентов.</t>
+  </si>
+  <si>
+    <t>978-5-534-08461-0</t>
+  </si>
+  <si>
+    <t>60*90/16</t>
+  </si>
+  <si>
+    <t>28.02.2018</t>
+  </si>
+  <si>
+    <t>МАТЕМАТИЧЕСКИЙ АНАЛИЗ. ВЕЩЕСТВЕННЫЕ ЧИСЛА И ПОСЛЕДОВАТЕЛЬНОСТИ 2-е изд., пер. и доп. Учебник для СПО</t>
+  </si>
+  <si>
+    <t>Садовничая И. В., Фоменко Т. Н., Хорошилова Е. В., Ильин В. А. ; Под общ. ред. Ильина В.А.</t>
+  </si>
+  <si>
+    <t>Гриф УМО СПО</t>
+  </si>
+  <si>
+    <t>Профессиональное образование</t>
+  </si>
+  <si>
     <t>Учебное пособие посвящено темам «Вещественные числа» и «Числовые последовательности». В первой главе рассматриваются элементы теории множеств, операции над ними, эквивалентности и порядки, сравнение вещественных чисел, их алгебраическая система. Вторая глава содержит понятие последовательности, характеризует особенности сходящихся и монотонных последовательностей, критерий Коши. В третьей главе предлагаются задачи с подробными решениями, а также для самостоятельной работы студентов.</t>
-  </si>
-[...19 lines deleted...]
-    <t>Профессиональное образование</t>
   </si>
   <si>
     <t>978-5-534-08472-6</t>
   </si>
   <si>
     <t>22.16я723</t>
   </si>
   <si>
     <t>30.11.2017</t>
   </si>
   <si>
     <t>МАТЕМАТИЧЕСКИЙ АНАЛИЗ. ПРЕДЕЛ И НЕПРЕРЫВНОСТЬ ФУНКЦИИ ОДНОЙ ПЕРЕМЕННОЙ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Садовничая И. В., Фоменко Т. Н. ; Под общ. ред. Ильина В.А.</t>
   </si>
   <si>
     <t>Данное учебное пособие посвящено теоретическим и практическим аспектам темы «Предел и непрерывность функции одной переменной», изучаемой в рамках программы курса математического анализа. Оно основано на многолетнем опыте чтения авторами лекций и ведения практических занятий на факультете вычислительной математики и кибернетики Московского государственного университета. Пособие содержит разделы, посвященные понятию функции одной переменной, понятию предела функции, непрерывности в точке и на множестве и их применению в различных задачах анализа. Для лучшего усвоения материала приводится ряд иллюстраций, а также набор задач по рассматриваемой теме, часть из которых излагается с полным решением, а часть дается для самостоятельной работы студентов. Цель пособия помочь студенту в изучении теоретической части и приобретении практических навыков решения задач по теме «Предел и непрерывность функции одной переменной».</t>
   </si>
   <si>
     <t>978-5-534-08473-3</t>
   </si>
   <si>
     <t>22.161я73</t>
   </si>
@@ -1192,201 +1195,201 @@
       <c r="K9" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L9" s="9">
         <v>509.0</v>
       </c>
       <c r="M9" s="9">
         <v>559.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>60</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>53</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>61</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>56</v>
       </c>
       <c r="Y9" s="8">
         <v>0.12</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>585937</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>115</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L10" s="9">
         <v>529.0</v>
       </c>
       <c r="M10" s="9">
         <v>579.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>53</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>56</v>
       </c>
       <c r="Y10" s="8">
         <v>0.125</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>585988</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E11" s="6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>115</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L11" s="9">
         <v>529.0</v>
       </c>
       <c r="M11" s="9">
         <v>579.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>60</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>53</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>61</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>56</v>
       </c>
       <c r="Y11" s="8">
         <v>0.125</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>