--- v1 (2026-02-20)
+++ v2 (2026-04-12)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
-    <t>20.02.2026</t>
+    <t>12.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>