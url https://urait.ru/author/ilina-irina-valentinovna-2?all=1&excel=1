--- v2 (2026-04-12)
+++ v3 (2026-06-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
-    <t>12.04.2026</t>
+    <t>02.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,102 +133,102 @@
   <si>
     <t>03.08.2023</t>
   </si>
   <si>
     <t>МЕДИЦИНСКАЯ РЕАБИЛИТАЦИЯ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Ильина И. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Медицина и фармакология</t>
   </si>
   <si>
     <t>Сестринское дело. Первая медицинская помощь, реабилитация</t>
   </si>
   <si>
-    <t>Курс является составной частью учебно-методического комплекса «Медицинская реабилитация», предназначенного для проведения теоретических и практических занятий по данной дисциплине. Курс позволяет сформировать общее представление о медицинской реабилитации как науке и учебной дисциплине, об основных формах и методах физической реабилитации, в том числе ЛФК, организации врачебного контроля и коррекции физического состояния как пациентов, так и занимающихся физической культурой и спортом. К курсу прилагаются материалы с методическими рекомендациями преподавателей, а также краткий словарь основных понятий и терминов медицинской реабилитации, расположенные на образовательной платформе «Юрайт» (urait.ru). Также в учебно-методический комплекс «Медицинская реабилитация» входит практикум, который содержит практические занятия, методические рекомендации для самоподготовки студентов 4-го курса лечебного факультета и тестовые задания. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс может использоваться студентами и аспирантами медицинских вузов, факультетов физического воспитания, адаптивной и лечебной физической культуры, спортивной медицины, специалистами различного профиля, в частности врачебно-физкультурной службы и клинической медицины.</t>
+    <t>Курс является составной частью учебно-методического комплекса «Медицинская реабилитация», предназначенного для проведения теоретических и практических занятий по данной дисциплине. Курс позволяет сформировать общее представление о медицинской реабилитации как науке и учебной дисциплине, об основных формах и методах физической реабилитации, в том числе ЛФК, организации врачебного контроля и коррекции физического состояния как пациентов, так и занимающихся физической культурой и спортом. К курсу прилагаются материалы с методическими рекомендациями преподавателей, а также краткий словарь основных понятий и терминов медицинской реабилитации, расположенные на образовательной платформе «Юрайт» (urait.ru). Также в учебно-методический комплекс «Медицинская реабилитация» входит практикум, который содержит практические занятия, методические рекомендации для самоподготовки студентов 4-го курса лечебного факультета и тестовые задания.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-17224-9</t>
   </si>
   <si>
     <t>53.54я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>МЕДИЦИНСКАЯ РЕАБИЛИТАЦИЯ 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Курс является составной частью учебно-методического комплекса «Медицинская реабилитация», предназначенного для проведения теоретических и практических занятий по данной дисциплине. Курс позволяет сформировать общее представление о медицинской реабилитации как науке и учебной дисциплине, об основных формах и методах физической реабилитации, в том числе ЛФК, организации врачебного контроля и коррекции физического состояния как пациентов, так и занимающихся физической культурой и спортом. К курсу прилагаются материалы с методическими рекомендациями преподавателей, а также краткий словарь основных понятий и терминов медицинской реабилитации, расположенные на образовательной платформе «Юрайт» (urait.ru). Также в учебно-методический комплекс «Медицинская реабилитация» входит практикум, который содержит практические занятия, методические рекомендации для самоподготовки студентов и тестовые задания. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Курс может использоваться студентами и аспирантами медицинских образовательных учреждений среднего профессионального образования, факультетов физического воспитания, адаптивной и лечебной физической культуры, спортивной медицины, специалистами различного профиля, в частности врачебно-физкультурной службы и клинической медицины.</t>
+    <t>Курс является составной частью учебно-методического комплекса «Медицинская реабилитация», предназначенного для проведения теоретических и практических занятий по данной дисциплине. Курс позволяет сформировать общее представление о медицинской реабилитации как науке и учебной дисциплине, об основных формах и методах физической реабилитации, в том числе ЛФК, организации врачебного контроля и коррекции физического состояния как пациентов, так и занимающихся физической культурой и спортом. К курсу прилагаются материалы с методическими рекомендациями преподавателей, а также краткий словарь основных понятий и терминов медицинской реабилитации, расположенные на образовательной платформе «Юрайт» (urait.ru). Также в учебно-методический комплекс «Медицинская реабилитация» входит практикум, который содержит практические занятия, методические рекомендации для самоподготовки студентов и тестовые задания.</t>
   </si>
   <si>
     <t>978-5-534-17225-6</t>
   </si>
   <si>
     <t>53.54я723</t>
   </si>
   <si>
     <t>15.05.2024</t>
   </si>
   <si>
     <t>МЕДИЦИНСКАЯ РЕАБИЛИТАЦИЯ. ПРАКТИКУМ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Практикум «Медицинская реабилитация» является частью учебно-методического комплекса, предназначенного для проведения практических занятий по медицинской реабилитации для студентов 4-го курса лечебного факультета. Он содержит учебные задания, решение которых позволит студентам освоить базовые практические навыки в сфере медицинской реабилитации, провести анализ эффективности реабилитационных мероприятий, сформировать представление о нормативно-правовом обеспечении данного вида медицинской деятельности в Российской Федерации. Кроме того, в практикум включены методические рекомендации для самоподготовки студентов. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по естественнонаучным направлениям.</t>
   </si>
   <si>
     <t>978-5-534-17271-3</t>
   </si>
   <si>
     <t>14.05.2024</t>
   </si>
   <si>
     <t>МЕДИЦИНСКАЯ РЕАБИЛИТАЦИЯ. ПРАКТИКУМ 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
-    <t>Учебник позволяет сформировать общее представление о медицинской реабилитации как науке и учебной дисциплине, об основных формах и методах физической реабилитации, в том числе ЛФК, организации врачебного контроля и коррекции физического состояния как пациентов, так и занимающихся физической культурой и спортом. К учебнику прилагаются материалы с методическими рекомендациями преподавателей, а также краткий словарь основных понятий и терминов медицинской реабилитации, расположенные в Электронной библиотечной системе "Юрайт" (urait.ru). Практикум содержит практические задания по курсу «Медицинская реабилитация» и методические рекомендации для самоподготовки студентов четвертого курса лечебного факультета. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Учебник может использоваться студентами медицинских образовательных учреждений среднего профессионального образования, факультетов физического воспитания, адаптивной и лечебной физической культуры, спортивной медицины, специалистами различного профиля, в частности врачебно-физкультурной службы и клинической медицины.</t>
+    <t>Учебник позволяет сформировать общее представление о медицинской реабилитации как науке и учебной дисциплине, об основных формах и методах физической реабилитации, в том числе ЛФК, организации врачебного контроля и коррекции физического состояния как пациентов, так и занимающихся физической культурой и спортом. К учебнику прилагаются материалы с методическими рекомендациями преподавателей, а также краткий словарь основных понятий и терминов медицинской реабилитации, расположенные в Электронной библиотечной системе "Юрайт" (urait.ru). Учебник может использоваться студентами медицинских образовательных учреждений среднего профессионального образования, факультетов физического воспитания, адаптивной и лечебной физической культуры, спортивной медицины, специалистами различного профиля, в частности врачебно-физкультурной службы и клинической медицины.</t>
   </si>
   <si>
     <t>978-5-534-17269-0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>