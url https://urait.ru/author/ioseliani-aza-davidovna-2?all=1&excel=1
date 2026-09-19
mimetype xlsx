--- v3 (2026-07-21)
+++ v4 (2026-09-19)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
-[...1 lines deleted...]
-    <t>21.07.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+  <si>
+    <t>19.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -109,102 +109,105 @@
   <si>
     <t>Аннотация</t>
   </si>
   <si>
     <t>Издательство</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ББК</t>
   </si>
   <si>
     <t>Формат</t>
   </si>
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
-    <t>19.03.2024</t>
-[...2 lines deleted...]
-    <t>ОСНОВЫ ФИЛОСОФИИ 7-е изд., пер. и доп. Учебник и практикум для СПО</t>
+    <t>08.09.2026</t>
+  </si>
+  <si>
+    <t>ОСНОВЫ ФИЛОСОФИИ 8-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Иоселиани А. Д.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Философия</t>
   </si>
   <si>
-    <t>В учебнике подробно раскрываются этапы развития мировой философской мысли, рассматриваются основные философские школы и направления, большое внимание уделяется актуальным философским и социокультурным проблемам. Учебный материал снабжен методическими инструментами, а также практическими заданиями, которые помогут учащимся проверить свои знания и понимание философских вопросов и выработать аналитический подход к ним. Каждая тема сопровождается тестовыми заданиями для самоконтроля, проблемными вопросами, рекомендуемой литературой. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Учебник адресован студентам образовательных учреждений среднего профессионального образования всех направлений, а также преподавателям философии.</t>
+    <t>В курсе подробно раскрываются этапы развития мировой философской мысли, рассматриваются основные философские школы и направления, большое внимание уделяется актуальным философским и социокультурным проблемам. Цифровой курс на платформе Юрайт содержит интерактивные тесты и практические задания, которые помогут учащимся проверить свои знания и понимание философских вопросов и выработать аналитический подход к ним. В дополнительных материалах к цифровому курсу доступны схемы для наглядного восприятия изложенного материала. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Курс адресован студентам образовательных учреждений среднего профессионального образования всех направлений, а также преподавателям философии.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
-    <t>978-5-534-18997-1</t>
+    <t>978-5-534-22021-6</t>
   </si>
   <si>
     <t>87я723</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
-    <t>ФИЛОСОФИЯ 7-е изд., пер. и доп. Учебник и практикум для вузов</t>
+    <t>12.08.2026</t>
+  </si>
+  <si>
+    <t>ФИЛОСОФИЯ 8-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
-    <t>В курсе подробно раскрываются этапы развития мировой философской мысли, рассматриваются основные философские школы и направления, большое внимание уделяется актуальным философским и социокультурным проблемам. Учебный материал снабжен методическими инструментами, а также практическими заданиями, которые помогут учащимся проверить свои знания и понимание философских вопросов и выработать аналитический подход к ним. Каждая тема сопровождается проблемными вопросами и рекомендуемой литературой. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс предназначен для студентов и аспирантов, обучающихся по всем направлениям, преподавателей вузов, педагогов образовательных учреждений различного профиля.</t>
-[...2 lines deleted...]
-    <t>978-5-534-18989-6</t>
+    <t>В курсе подробно раскрываются этапы развития мировой философской мысли, рассматриваются основные философские школы и направления, большое внимание уделяется актуальным философским и социокультурным проблемам. Цифровой курс на платформе Юрайт содержит интерактивные тесты и практические задания, которые помогут учащимся проверить свои знания и понимание философских вопросов и выработать аналитический подход к ним. В дополнительных материалах к цифровому курсу доступны схемы для наглядного восприятия изложенного материала. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов и аспирантов, обучающихся по всем направлениям, преподавателей вузов, педагогов образовательных учреждений различного профиля.</t>
+  </si>
+  <si>
+    <t>978-5-534-22020-9</t>
   </si>
   <si>
     <t>87я73</t>
   </si>
   <si>
     <t>09.12.2014</t>
   </si>
   <si>
     <t>ХРЕСТОМАТИЯ ПО ФИЛОСОФИИ. Учебник</t>
   </si>
   <si>
     <t>Отв. ред. Чумаков А. Н.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Предлагаемая Хрестоматия является оригинальным изданием, в котором на основе стандартов нового поколения представлены избранные сокровища мировой философской мысли от Древнего мира до XXI в. Лучшие фрагменты произведений выдающихся мыслителей различных эпох, отобранные на базе экспертной оценки высококвалифицированными преподавателями высшей школы, позволят изучающим философию составить адекватное представление как о сущности и истории развития философии, так и об основных проблемах философского творчества. Текстам первоисточников предшествуют краткие биографические сведения об их авторах с соответствующими фотографиями.</t>
   </si>
   <si>
     <t>978-5-534-18424-2</t>
   </si>
   <si>
     <t>16.05.2019</t>
   </si>
@@ -594,51 +597,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-filosofii-586340" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/filosofiya-583758" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/hrestomatiya-po-filosofii-589603" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/hrestomatiya-po-filosofii-589604" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-filosofii-600559" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/filosofiya-600558" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/hrestomatiya-po-filosofii-589603" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/hrestomatiya-po-filosofii-589604" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -819,315 +822,315 @@
       </c>
       <c r="T4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="U4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="V4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="X4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="Y4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="Z4" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="8">
-        <v>586340</v>
+        <v>600559</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
-        <v>480</v>
+        <v>413</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>2449.0</v>
+        <v>2249.0</v>
       </c>
       <c r="M5" s="9">
-        <v>2689.0</v>
+        <v>2469.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
-        <v>0.702</v>
+        <v>0.62</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
-        <v>583758</v>
+        <v>600558</v>
       </c>
       <c r="B6" s="6" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
-        <v>480</v>
+        <v>413</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>2449.0</v>
+        <v>2249.0</v>
       </c>
       <c r="M6" s="9">
-        <v>2689.0</v>
+        <v>2469.0</v>
       </c>
       <c r="N6" s="6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
-        <v>0.702</v>
+        <v>0.62</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>589603</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E7" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>605</v>
       </c>
       <c r="K7" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L7" s="9">
-        <v>2669.0</v>
+        <v>2799.0</v>
       </c>
       <c r="M7" s="9">
-        <v>2939.0</v>
+        <v>3079.0</v>
       </c>
       <c r="N7" s="6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O7" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="P7" s="6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.745</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>589604</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E8" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>605</v>
       </c>
       <c r="K8" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L8" s="9">
-        <v>2669.0</v>
+        <v>2799.0</v>
       </c>
       <c r="M8" s="9">
-        <v>2939.0</v>
+        <v>3079.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.745</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
   </hyperlinks>