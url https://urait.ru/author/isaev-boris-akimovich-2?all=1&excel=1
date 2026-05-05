--- v1 (2026-03-05)
+++ v2 (2026-05-05)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
   <si>
-    <t>06.03.2026</t>
+    <t>05.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>