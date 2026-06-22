--- v2 (2026-05-05)
+++ v3 (2026-06-22)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
-[...1 lines deleted...]
-    <t>05.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
+  <si>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,174 +133,174 @@
   <si>
     <t>28.07.2023</t>
   </si>
   <si>
     <t>ГЕОПОЛИТИКА И ГЕОСТРАТЕГИЯ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Исаев Б. А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Мировая политика и международные отношения</t>
   </si>
   <si>
-    <t>В курсе на большом и разнообразном историческом и современном материале показано, как вызревали основные геополитические идеи, концепции, теории, как создавались и реализовывались геополитические доктрины, как действовали крупные политики, преобразовывая мир. Данное издание отличается от уже существующих тем, что в нем кроме рассмотрения конкретных теорий выделены национальные геополитические школы, а геополитическая динамика дополнена понятиями «геоистория», «геополитическая картина мира», «глобальный геополитический конфликт»; геополитический процесс представлен как постоянная смена эпох и картин мира, геостратегических действий держав, вытекающих из геополитических концепций и теорий. Кроме того, в данном курсе представлены не только геополитические теории, но и геостратегии, т. е. практическое осуществление геополитических идей. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Предназначен для студентов высших учебных заведений, обучающихся по гуманитарным, военным и социально-экономическим направлениям. Подходит для обучения политологов, юристов, конфликтологов, журналистов-международников и специалистов по международным отношениям, изучающих курс геополитики. Им могут пользоваться аспиранты, преподаватели, политики-практики, все интересующимися вопросами геополитики и геостратегии.</t>
+    <t>В курсе на большом и разнообразном историческом и современном материале показано, как вызревали основные геополитические идеи, концепции, теории, как создавались и реализовывались геополитические доктрины, как действовали крупные политики, преобразовывая мир. Данное издание отличается от уже существующих тем, что в нем кроме рассмотрения конкретных теорий выделены национальные геополитические школы, а геополитическая динамика дополнена понятиями «геоистория», «геополитическая картина мира», «глобальный геополитический конфликт»; геополитический процесс представлен как постоянная смена эпох и картин мира, геостратегических действий держав, вытекающих из геополитических концепций и теорий. Кроме того, в данном курсе представлены не только геополитические теории, но и геостратегии, т. е. практическое осуществление геополитических идей. Предназначен для студентов высших учебных заведений, обучающихся по гуманитарным, военным и социально-экономическим направлениям.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-17104-4</t>
   </si>
   <si>
     <t>66.4(0)я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>15.04.2023</t>
   </si>
   <si>
     <t>ИСТОРИЯ ПАРТИЙ И ПАРТИЙНЫХ СИСТЕМ В 3 Ч. ЧАСТЬ 3. ИСТОРИЯ ПАРТИЙ И ПАРТИЙНОЙ СИСТЕМЫ СОВРЕМЕННОЙ РОССИИ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Политология. Обществознание</t>
   </si>
   <si>
     <t>Курс содержит все необходимые смысловые единицы и темы для изучения истории зарождения, становления и функционирования политических партий и партийной системы современной России. В нем изложены такие важные для изучающих теорию и историю партий понятия, как «партийный генезис», «формирование партий», «функционирование партий», «партийные идеологии», «партийная организация», «партийная борьба», «партийные конфликты», «партийная система», «фрагментация и поляризация партийной системы», определены этапы исторического развития политических партий и партийной системы современной России. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для бакалавров и магистров, изучающих политологию, конфликтологию, историю, юриспруденцию, журналистику.</t>
   </si>
   <si>
     <t>978-5-534-16209-7</t>
   </si>
   <si>
     <t>66.6я73</t>
   </si>
   <si>
     <t>13.05.2016</t>
   </si>
   <si>
     <t>ИСТОРИЯ ПАРТИЙ И ПАРТИЙНЫХ СИСТЕМ. Ч. 1. ИСТОРИЯ ПАРТИЙ 2-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>Первая часть данного учебного пособия посвящена периодизации истории партий от Древнего мира до современной эпохи. Оно призвано помочь студентам, изучающим политологию, освоить основные этапы партийной истории в России и за рубежом, концепции ведущих ученых-партологов и критерии классификации партий. Книга содержит в себе авторские таблицы и схемы, а также вопросы для самоконтроля и перечни основных понятий. Этот учебник будет полезен как студентам и преподавателям-политологом, так и широкому кругу заинтересованных читателей.</t>
+    <t>Первая часть данного учебного пособия посвящена периодизации истории партий от Древнего мира до современной эпохи. Оно призвано помочь студентам, изучающим политологию, освоить основные этапы партийной истории в России и за рубежом, концепции ведущих ученых-партологов и структуру современной партийно-политической системы. Книга содержит в себе авторские таблицы и схемы, а также вопросы для самоконтроля и перечни основных понятий. Этот учебник будет полезен как студентам и преподавателям-политологом, так и широкому кругу заинтересованных читателей.</t>
   </si>
   <si>
     <t>978-5-534-07685-1, 978-5-534-07734-6</t>
   </si>
   <si>
     <t>ИСТОРИЯ ПАРТИЙ И ПАРТИЙНЫХ СИСТЕМ. Ч. 2. ИСТОРИЯ ПАРТИЙНЫХ СИСТЕМ 2-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>Вторая часть "Истории партий и партийных систем" посвящена партийно-политическим системам ведущих стран, бипартийным, мультипартийным и монопартийным системам и особенностям их функционирования. Характерные признаки различных систем проиллюстрированы схемами и таблицами. Книга содержит в себе вопросы для самоконтроля и списки рекомендованной литературы к основным тематическим разделам. Этот учебник будет полезен как студентам и преподавателям-политологом, так и широкому кругу заинтересованных читателей.</t>
+    <t>Вторая часть данного учебного пособия посвящена партийно-политическим системам ведущих стран, бипартийным, мультипартийным и монопартийным системам и особенностям их функционирования. Характерные признаки различных систем проиллюстрированы схемами и таблицами. Книга содержит в себе вопросы для самоконтроля и списки рекомендованной литературы к основным тематическим разделам. Этот учебник будет полезен как студентам и преподавателям-политологом, так и широкому кругу заинтересованных читателей.</t>
   </si>
   <si>
     <t>978-5-534-07733-9, 978-5-534-07734-6</t>
   </si>
   <si>
     <t>09.06.2017</t>
   </si>
   <si>
     <t>ИСТОРИЯ ПОЛИТИЧЕСКИХ УЧЕНИЙ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Голикова А.К., Исаева Б.А.</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>История правовых и политических учений</t>
   </si>
   <si>
     <t>В настоящем учебнике представлены наиболее значимые политические учения, оказавшие влияние на развитие мировой политической мысли. Учебник содержит все необходимые понятия, категории, смысловые единицы и темы, позволяющие составить целостную систему знаний о зарождении и развитии политических понятий, концепций, учений и теорий вплоть до XX в. Книга дополнена списками рекомендуемой литературы, которые помогут студентам освоить материалы учебника.</t>
   </si>
   <si>
     <t>978-5-534-09656-9</t>
   </si>
   <si>
     <t>66.1я73</t>
   </si>
   <si>
     <t>23.08.2022</t>
   </si>
   <si>
     <t>ОСНОВНЫЕ ПРОБЛЕМЫ ОБЩЕЙ ТЕОРИИ РЕВОЛЮЦИЙ. Монография для вузов</t>
   </si>
   <si>
     <t>Актуальные монографии</t>
   </si>
   <si>
-    <t>В монографии поставлены и разрешены основные проблемы, которые, по мнению автора, составляют общую теорию революций, а именно: проблема минимального и оптимального определения, проблема точек зрения на революцию; проблема структуры и функций, времени и роли революций в истории; проблема типологии и классификации, места революций в историческом процессе; проблема условий и причин их возникновения и др. Феномен революции рассматривается как историческое событие, как политический процесс, как система и как конфликт. Монография написана на материалах всемирных и национальных, сферных и субсферных революций, т. е. интеллектуальных, социально-политических, промышленных, научных и культурных переворотов глобального масштаба, в странах, оказавших наибольшее влияние на развитие человечества в сферах и субсферах общества, мышления и деятельности людей. Данное издание отличается от уже существующих тем, что в нем произведена попытка сформулировать и разрешить проблемы общей теории революций и реализован плюралистический подход к исследованию революций, в соответствии с которым признаются различные идеологические подходы к анализу революций. Монография предназначена для использования в учебном процессе для изучения курсов «Теории революций и их исследование» (для бакалавров-политологов) и «Общая теория революций» (для магистров-политологов), ею также могут пользоваться студенты, обучающиеся по направлениям: туризм, культурология, международные отношения, правоведение, экономика; специалисты по истории и социологии революций, политологи, историки, философы, социологи, экономисты, правоведы; все интересующихся сущностью, условиями зарождения, развития и завершения, признаками и свойствами, статикой и динамикой, причинами и последствиями революций.</t>
+    <t>В монографии поставлены и разрешены основные проблемы, которые, по мнению автора, составляют общую теорию революций, а именно: проблема минимального и оптимального определения, проблема точек зрения на революцию; проблема структуры и функций, времени и роли революций в истории; проблема типологии и классификации, места революций в историческом процессе; проблема условий и причин их возникновения и др. Феномен революции рассматривается как историческое событие, как политический процесс, как система и как конфликт. Монография написана на материалах всемирных и национальных, сферных и субсферных революций, т. е. интеллектуальных, социально-политических, промышленных, научных и культурных переворотов глобального масштаба, в странах, оказавших наибольшее влияние на развитие человечества в сферах и субсферах общества, мышления и деятельности людей.</t>
   </si>
   <si>
     <t>978-5-534-15373-6</t>
   </si>
   <si>
     <t>04.03.2025</t>
   </si>
   <si>
     <t>ОСНОВЫ ГОСУДАРСТВЕННОЙ ПОЛИТИКИ В МЕЖЭТНИЧЕСКИХ И МЕЖКОНФЕССИОНАЛЬНЫХ ОТНОШЕНИЯХ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Баранов Н. А., Исаев Б. А.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Настоящий курс посвящен особенностям национальной политики в России, начиная с развития этнонациональной самобытности Российской империи и вплоть до настоящего времени. Также авторами подробно раскрывается тема государственной политики в области обеспечения национальной безопасности.</t>
   </si>
   <si>
     <t>978-5-534-21519-9</t>
   </si>
   <si>
     <t>66.0я73</t>
   </si>
   <si>
     <t>17.02.2017</t>
   </si>
   <si>
     <t>ПОЛИТИЧЕСКАЯ ИСТОРИЯ. ДЕМОКРАТИЯ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>В учебнике излагается история политических элементов демократии: демократических политических институтов, политических систем и режимов, политических партий, история демократических процессов. Каждая глава книги посвящена описанию истории определенного вида демократии. Особое внимание уделено условиям, движущим силам, политическим системам и режимам, периодам и циклам политической истории демократии. Учебник содержит большое количество таблиц, которые улучшают наглядность восприятия и помогают быстро понять логику изложения материала.</t>
+    <t>В учебнике излагается история политических элементов демократии: демократических политических институтов, политических систем и режимов, политических партий, история демократических процессов. Каждая глава книги посвящена описанию истории определенного вида демократии. Особое внимание уделено условиям, движущим силам, политическим системам и режимам, периодам и циклам политической истории демократии. Пособие содержит большое количество таблиц, которые улучшают наглядность восприятия и помогают быстро понять логику изложения материала.</t>
   </si>
   <si>
     <t>978-5-534-07866-4</t>
   </si>
   <si>
     <t>63.3(0)я73</t>
   </si>
   <si>
     <t>24.05.2017</t>
   </si>
   <si>
     <t>ПОЛИТИЧЕСКАЯ ТЕОРИЯ 3-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Исаева Б.А.</t>
   </si>
   <si>
     <t>В учебнике изложены теоретические основы по курсу «Политическая теория». Рассмотрены политика как деятельность и объект исследований, политическая наука как отдельная отрасль знаний, методология теории политики. Представлены важные современные политические теории: власти, политических элит и лидерства; государства, гражданского общества и групп интересов; политической системы и политических режимов; избирательных систем, партий и партийных систем; политических идеологий и роли религии в политике; этнической политики и политической культуры; политического процесса и политических конфликтов; политического развития демократического транзита и модернизации; мировой политики и геополитики. Учебный материал четко систематизирован, отражает как традиционные, так и современные подходы к изучению предмета, написан в доступной для понимания форме.</t>
   </si>
   <si>
     <t>978-5-534-08754-3</t>
   </si>
   <si>
     <t>14.03.2017</t>
   </si>
@@ -331,60 +331,63 @@
   <si>
     <t>978-5-534-17642-1</t>
   </si>
   <si>
     <t>66.0я723</t>
   </si>
   <si>
     <t>06.12.2016</t>
   </si>
   <si>
     <t>ПОЛИТОЛОГИЯ 7-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Учебное пособие охватывает все основные темы курса политологии: зарождение и историю развития политических идей и политических идеологий, современное состояние политической науки, теоретические подходы к решению актуальных проблем и практику политологических исследований, проблемы внутренней и международной политики. Пособие имеет целью не только дать определенный объем знаний, но и предоставить возможность преподавателям создать необходимую образовательную среду, а студентам — реализовать возможности развить и продемонстрировать свои знания, умения и навыки в области политической науки.</t>
   </si>
   <si>
     <t>978-5-534-08747-5</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>ПОЛИТОЛОГИЯ 7-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
+    <t>Учебное пособие содержит основные темы теоретической политологии (история политических идей, политические идеологии, теория власти, политических систем, политической культуры, партий и партийных систем, международных отношений) и прикладной науки о политике (политические и партийные системы развитых стран и России, структура международных организаций, национальная безопасность и военная доктрина РФ).</t>
+  </si>
+  <si>
     <t>978-5-534-09640-8</t>
   </si>
   <si>
     <t>24.01.2019</t>
   </si>
   <si>
     <t>РЕВОЛЮЦИОЛОГИЯ: МЕТОДОЛОГИИ И ПРАКТИКИ РЕВОЛЮЦИЙ. Учебник для вузов</t>
   </si>
   <si>
-    <t>Учебник написан для методического обеспечения учебного курса «Революции и их исследование» и посвящен описанию, всестороннему изучению характеристик, свойств, функций революций, анализа различных революционных теорий и их осуществления, оценке различных методов и подходов к исследованию революций. Феномен революции рассматривается как историческое явление, как политический процесс и как конфликт. Данное издание отличается от уже существующих тем, что в нем реализован плюралистический подход к исследованию революций, в соответствии с которым признаются равнозначными самые разные идеологические (либеральный, консервативный, социал-демократический, коммунистический, анархистский, националистический и др.), исторические (революции Нового времени, эпохи индустриализма, эпохи постиндустриализма и др.), сферные (политический, экономический, культурный и др.) подходы к определению и изучению революций, разные направления и школы, разные теории и концепции, с помощью которых исследователи объясняют возникновение, развитие и завершение такого важного социально-экономического и политико-культурного феномена, как революция.</t>
+    <t>Учебник написан для методического обеспечения учебного курса «Революции и их исследование» и посвящен описанию, всестороннему изучению характеристик, свойств, функций революций, анализа различных революционных теорий и их осуществления, оценке различных методов и подходов к исследованию революций. Феномен революции рассматривается как историческое явление, как политический процесс и как конфликт.</t>
   </si>
   <si>
     <t>978-5-534-10020-4</t>
   </si>
   <si>
     <t>63.3я73</t>
   </si>
   <si>
     <t>01.04.2020</t>
   </si>
   <si>
     <t>РЕВОЛЮЦИОЛОГИЯ: ОБЩАЯ ТЕОРИЯ РЕВОЛЮЦИЙ. Учебник для вузов</t>
   </si>
   <si>
     <t>Учебник, с одной стороны, является продолжением вышедшего в 2019 г. учебника того же автора «Политическая история: революции», с другой — это самостоятельная работа, написанная для методического обеспечения совершенно нового курса о революциях. Если предыдущий учебник носил в первую очередь исторический характер, то настоящий относится скорее к жанру теоретических политологических учебных изданий. В нем автор строит общую теорию революций, адекватно описывающую революционные процессы, протекающие в разное историческое время, в разных странах, в разных социально-политических условиях и в разных сферах общества. Учебник написан на материалах великих революций, т. е. интеллектуальных социально-политических, промышленных, научных и культурных переворотов, оказавших наибольшее влияние на развитие человечества. Речь идет о таких революциях, как Нидерландская, Английская, Американская, Французская, Российская и Китайская.</t>
   </si>
   <si>
     <t>978-5-534-13126-0</t>
   </si>
   <si>
     <t>03.03.2025</t>
   </si>
   <si>
     <t>СОВРЕМЕННАЯ РОССИЙСКАЯ ПОЛИТИКА 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
@@ -418,57 +421,60 @@
   <si>
     <t>978-5-534-09178-6</t>
   </si>
   <si>
     <t>60.5я723</t>
   </si>
   <si>
     <t>25.11.2016</t>
   </si>
   <si>
     <t>СОЦИОЛОГИЯ 2-е изд., испр. и доп. Учебное пособие для вузов</t>
   </si>
   <si>
     <t>Учебное пособие содержит все основные понятия социологии, оно призвано помочь студенту систематизировать изучаемый материал и будет полезно в процессе учебы и при подготовке к экзамену. Учебный материал изложен в виде наглядных логических схем и комментариев к ним. Преимуществами такой формы являются краткость и сжатость изложения материала, дающие возможность воспринимать каждую тему в ее целостности.</t>
   </si>
   <si>
     <t>978-5-534-07501-4</t>
   </si>
   <si>
     <t>30.11.2016</t>
   </si>
   <si>
     <t>СОЦИОЛОГИЯ 2-е изд., испр. и доп. Учебное пособие для СПО</t>
   </si>
   <si>
+    <t>В учебном пособии даются апробированные в учебном процессе логические схемы, в которых представлены все основные темы по предмету «Социология», и комментарии к ним. Такая подача материала поможет студенту наглядно представить изучаемый материал и систематизировать его.</t>
+  </si>
+  <si>
     <t>978-5-534-08646-1</t>
   </si>
   <si>
     <t>ТЕОРИЯ ПАРТИЙ И ПАРТИЙНЫХ СИСТЕМ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>Учебник призван помочь студентам сформировать представление об основных концепциях политических партий и партийных систем, пути их развития, вопросах их функционирования и классификации. Книга написана с учетом опыта отечественных и зарубежных ученых и будет полезна как студентам, так и преподавателям-политологам. Для лучшего восприятия материал учебника снабжен подробными статистическими данными, авторскими схемами и таблицами, а также заданиями для самоконтроля.</t>
+    <t>Пособие призвано помочь студентам сформировать представление об основных концепциях политических партий и партийных систем, пути их развития, вопросах их функционирования и классификации. Книга написана с учетом опыта отечественных и зарубежных ученых и будет полезна как студентам, так и преподавателям-политологам. Для лучшего восприятия материал учебника снабжен подробными статистическими данными, авторскими схемами и таблицами, а также заданиями для самоконтроля.</t>
   </si>
   <si>
     <t>978-5-534-07486-4</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -1942,617 +1948,617 @@
       <c r="K17" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L17" s="9">
         <v>899.0</v>
       </c>
       <c r="M17" s="9">
         <v>989.0</v>
       </c>
       <c r="N17" s="6" t="s">
         <v>94</v>
       </c>
       <c r="O17" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P17" s="6" t="s">
         <v>95</v>
       </c>
       <c r="Q17" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R17" s="6" t="s">
         <v>46</v>
       </c>
       <c r="S17" s="6" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="T17" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U17" s="6" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="V17" s="6"/>
       <c r="W17" s="6" t="s">
         <v>98</v>
       </c>
       <c r="X17" s="6" t="s">
         <v>103</v>
       </c>
       <c r="Y17" s="8">
         <v>0.281</v>
       </c>
       <c r="Z17" s="6"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="8">
         <v>587106</v>
       </c>
       <c r="B18" s="6" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C18" s="6"/>
       <c r="D18" s="6" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E18" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F18" s="6"/>
       <c r="G18" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="8">
         <v>2026</v>
       </c>
       <c r="J18" s="8">
         <v>328</v>
       </c>
       <c r="K18" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L18" s="9">
         <v>1749.0</v>
       </c>
       <c r="M18" s="9">
         <v>1919.0</v>
       </c>
       <c r="N18" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O18" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P18" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q18" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R18" s="6" t="s">
         <v>46</v>
       </c>
       <c r="S18" s="6" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T18" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U18" s="6" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="V18" s="6"/>
       <c r="W18" s="6" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="X18" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y18" s="8">
         <v>0.517</v>
       </c>
       <c r="Z18" s="6"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="8">
         <v>588175</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="6" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E19" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F19" s="6"/>
       <c r="G19" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="8">
         <v>2026</v>
       </c>
       <c r="J19" s="8">
         <v>362</v>
       </c>
       <c r="K19" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L19" s="9">
         <v>1909.0</v>
       </c>
       <c r="M19" s="9">
         <v>2099.0</v>
       </c>
       <c r="N19" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O19" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P19" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q19" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R19" s="6" t="s">
         <v>46</v>
       </c>
       <c r="S19" s="6" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="T19" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U19" s="6" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="V19" s="6"/>
       <c r="W19" s="6" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="X19" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y19" s="8">
         <v>0.558</v>
       </c>
       <c r="Z19" s="6"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="8">
         <v>590559</v>
       </c>
       <c r="B20" s="6" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="6" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E20" s="6" t="s">
         <v>72</v>
       </c>
       <c r="F20" s="6"/>
       <c r="G20" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="8">
         <v>2026</v>
       </c>
       <c r="J20" s="8">
         <v>432</v>
       </c>
       <c r="K20" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L20" s="9">
         <v>2229.0</v>
       </c>
       <c r="M20" s="9">
         <v>2449.0</v>
       </c>
       <c r="N20" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O20" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P20" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q20" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R20" s="6" t="s">
         <v>46</v>
       </c>
       <c r="S20" s="6" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="T20" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U20" s="6" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="V20" s="6"/>
       <c r="W20" s="6" t="s">
         <v>77</v>
       </c>
       <c r="X20" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y20" s="8">
         <v>0.644</v>
       </c>
       <c r="Z20" s="6"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="8">
         <v>584146</v>
       </c>
       <c r="B21" s="6" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C21" s="6"/>
       <c r="D21" s="6" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E21" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F21" s="6"/>
       <c r="G21" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="8">
         <v>2026</v>
       </c>
       <c r="J21" s="8">
         <v>195</v>
       </c>
       <c r="K21" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L21" s="9">
         <v>1139.0</v>
       </c>
       <c r="M21" s="9">
         <v>1249.0</v>
       </c>
       <c r="N21" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O21" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P21" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q21" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R21" s="6" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="S21" s="6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="T21" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U21" s="6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="V21" s="6"/>
       <c r="W21" s="6" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="X21" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y21" s="8">
         <v>0.356</v>
       </c>
       <c r="Z21" s="6"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="8">
         <v>584456</v>
       </c>
       <c r="B22" s="6" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C22" s="6"/>
       <c r="D22" s="6" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E22" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F22" s="6"/>
       <c r="G22" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="8">
         <v>2026</v>
       </c>
       <c r="J22" s="8">
         <v>195</v>
       </c>
       <c r="K22" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L22" s="9">
         <v>1139.0</v>
       </c>
       <c r="M22" s="9">
         <v>1249.0</v>
       </c>
       <c r="N22" s="6" t="s">
         <v>94</v>
       </c>
       <c r="O22" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P22" s="6" t="s">
         <v>95</v>
       </c>
       <c r="Q22" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R22" s="6" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="S22" s="6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="T22" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U22" s="6" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="V22" s="6"/>
       <c r="W22" s="6" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="X22" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y22" s="8">
         <v>0.356</v>
       </c>
       <c r="Z22" s="6"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="8">
         <v>584147</v>
       </c>
       <c r="B23" s="6" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C23" s="6"/>
       <c r="D23" s="6" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="E23" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F23" s="6"/>
       <c r="G23" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="8">
         <v>2026</v>
       </c>
       <c r="J23" s="8">
         <v>124</v>
       </c>
       <c r="K23" s="6" t="s">
         <v>73</v>
       </c>
       <c r="L23" s="9">
         <v>689.0</v>
       </c>
       <c r="M23" s="9">
         <v>759.0</v>
       </c>
       <c r="N23" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O23" s="6" t="s">
         <v>73</v>
       </c>
       <c r="P23" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q23" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R23" s="6" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="S23" s="6" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="T23" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U23" s="6" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="V23" s="6"/>
       <c r="W23" s="6" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="X23" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y23" s="8">
         <v>0.168</v>
       </c>
       <c r="Z23" s="6"/>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="8">
         <v>584438</v>
       </c>
       <c r="B24" s="6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C24" s="6"/>
       <c r="D24" s="6" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="E24" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F24" s="6"/>
       <c r="G24" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="8">
         <v>2026</v>
       </c>
       <c r="J24" s="8">
         <v>124</v>
       </c>
       <c r="K24" s="6" t="s">
         <v>73</v>
       </c>
       <c r="L24" s="9">
         <v>689.0</v>
       </c>
       <c r="M24" s="9">
         <v>759.0</v>
       </c>
       <c r="N24" s="6" t="s">
         <v>94</v>
       </c>
       <c r="O24" s="6" t="s">
         <v>73</v>
       </c>
       <c r="P24" s="6" t="s">
         <v>95</v>
       </c>
       <c r="Q24" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R24" s="6" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="S24" s="6" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="T24" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U24" s="6" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="V24" s="6"/>
       <c r="W24" s="6" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="X24" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y24" s="8">
         <v>0.168</v>
       </c>
       <c r="Z24" s="6"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="8">
         <v>584135</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C25" s="6"/>
       <c r="D25" s="6" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="E25" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F25" s="6"/>
       <c r="G25" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="8">
         <v>2026</v>
       </c>
       <c r="J25" s="8">
         <v>361</v>
       </c>
       <c r="K25" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L25" s="9">
         <v>1899.0</v>
       </c>
       <c r="M25" s="9">
         <v>2089.0</v>
       </c>
       <c r="N25" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O25" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P25" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q25" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R25" s="6" t="s">
         <v>46</v>
       </c>
       <c r="S25" s="6" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="T25" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U25" s="6" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="V25" s="6"/>
       <c r="W25" s="6" t="s">
         <v>49</v>
       </c>
       <c r="X25" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y25" s="8">
         <v>0.557</v>
       </c>
       <c r="Z25" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>