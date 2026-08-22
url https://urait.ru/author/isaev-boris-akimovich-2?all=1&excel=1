--- v3 (2026-06-22)
+++ v4 (2026-08-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
   <si>
-    <t>23.06.2026</t>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>