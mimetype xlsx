--- v1 (2026-03-05)
+++ v2 (2026-05-05)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
-    <t>06.03.2026</t>
+    <t>05.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>