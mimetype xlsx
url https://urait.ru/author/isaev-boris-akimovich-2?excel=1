--- v2 (2026-05-05)
+++ v3 (2026-06-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
-    <t>05.05.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,174 +133,174 @@
   <si>
     <t>28.07.2023</t>
   </si>
   <si>
     <t>ГЕОПОЛИТИКА И ГЕОСТРАТЕГИЯ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Исаев Б. А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Мировая политика и международные отношения</t>
   </si>
   <si>
-    <t>В курсе на большом и разнообразном историческом и современном материале показано, как вызревали основные геополитические идеи, концепции, теории, как создавались и реализовывались геополитические доктрины, как действовали крупные политики, преобразовывая мир. Данное издание отличается от уже существующих тем, что в нем кроме рассмотрения конкретных теорий выделены национальные геополитические школы, а геополитическая динамика дополнена понятиями «геоистория», «геополитическая картина мира», «глобальный геополитический конфликт»; геополитический процесс представлен как постоянная смена эпох и картин мира, геостратегических действий держав, вытекающих из геополитических концепций и теорий. Кроме того, в данном курсе представлены не только геополитические теории, но и геостратегии, т. е. практическое осуществление геополитических идей. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Предназначен для студентов высших учебных заведений, обучающихся по гуманитарным, военным и социально-экономическим направлениям. Подходит для обучения политологов, юристов, конфликтологов, журналистов-международников и специалистов по международным отношениям, изучающих курс геополитики. Им могут пользоваться аспиранты, преподаватели, политики-практики, все интересующимися вопросами геополитики и геостратегии.</t>
+    <t>В курсе на большом и разнообразном историческом и современном материале показано, как вызревали основные геополитические идеи, концепции, теории, как создавались и реализовывались геополитические доктрины, как действовали крупные политики, преобразовывая мир. Данное издание отличается от уже существующих тем, что в нем кроме рассмотрения конкретных теорий выделены национальные геополитические школы, а геополитическая динамика дополнена понятиями «геоистория», «геополитическая картина мира», «глобальный геополитический конфликт»; геополитический процесс представлен как постоянная смена эпох и картин мира, геостратегических действий держав, вытекающих из геополитических концепций и теорий. Кроме того, в данном курсе представлены не только геополитические теории, но и геостратегии, т. е. практическое осуществление геополитических идей. Предназначен для студентов высших учебных заведений, обучающихся по гуманитарным, военным и социально-экономическим направлениям.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-17104-4</t>
   </si>
   <si>
     <t>66.4(0)я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>15.04.2023</t>
   </si>
   <si>
     <t>ИСТОРИЯ ПАРТИЙ И ПАРТИЙНЫХ СИСТЕМ В 3 Ч. ЧАСТЬ 3. ИСТОРИЯ ПАРТИЙ И ПАРТИЙНОЙ СИСТЕМЫ СОВРЕМЕННОЙ РОССИИ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Политология. Обществознание</t>
   </si>
   <si>
     <t>Курс содержит все необходимые смысловые единицы и темы для изучения истории зарождения, становления и функционирования политических партий и партийной системы современной России. В нем изложены такие важные для изучающих теорию и историю партий понятия, как «партийный генезис», «формирование партий», «функционирование партий», «партийные идеологии», «партийная организация», «партийная борьба», «партийные конфликты», «партийная система», «фрагментация и поляризация партийной системы», определены этапы исторического развития политических партий и партийной системы современной России. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для бакалавров и магистров, изучающих политологию, конфликтологию, историю, юриспруденцию, журналистику.</t>
   </si>
   <si>
     <t>978-5-534-16209-7</t>
   </si>
   <si>
     <t>66.6я73</t>
   </si>
   <si>
     <t>13.05.2016</t>
   </si>
   <si>
     <t>ИСТОРИЯ ПАРТИЙ И ПАРТИЙНЫХ СИСТЕМ. Ч. 1. ИСТОРИЯ ПАРТИЙ 2-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>Первая часть данного учебного пособия посвящена периодизации истории партий от Древнего мира до современной эпохи. Оно призвано помочь студентам, изучающим политологию, освоить основные этапы партийной истории в России и за рубежом, концепции ведущих ученых-партологов и критерии классификации партий. Книга содержит в себе авторские таблицы и схемы, а также вопросы для самоконтроля и перечни основных понятий. Этот учебник будет полезен как студентам и преподавателям-политологом, так и широкому кругу заинтересованных читателей.</t>
+    <t>Первая часть данного учебного пособия посвящена периодизации истории партий от Древнего мира до современной эпохи. Оно призвано помочь студентам, изучающим политологию, освоить основные этапы партийной истории в России и за рубежом, концепции ведущих ученых-партологов и структуру современной партийно-политической системы. Книга содержит в себе авторские таблицы и схемы, а также вопросы для самоконтроля и перечни основных понятий. Этот учебник будет полезен как студентам и преподавателям-политологом, так и широкому кругу заинтересованных читателей.</t>
   </si>
   <si>
     <t>978-5-534-07685-1, 978-5-534-07734-6</t>
   </si>
   <si>
     <t>ИСТОРИЯ ПАРТИЙ И ПАРТИЙНЫХ СИСТЕМ. Ч. 2. ИСТОРИЯ ПАРТИЙНЫХ СИСТЕМ 2-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>Вторая часть "Истории партий и партийных систем" посвящена партийно-политическим системам ведущих стран, бипартийным, мультипартийным и монопартийным системам и особенностям их функционирования. Характерные признаки различных систем проиллюстрированы схемами и таблицами. Книга содержит в себе вопросы для самоконтроля и списки рекомендованной литературы к основным тематическим разделам. Этот учебник будет полезен как студентам и преподавателям-политологом, так и широкому кругу заинтересованных читателей.</t>
+    <t>Вторая часть данного учебного пособия посвящена партийно-политическим системам ведущих стран, бипартийным, мультипартийным и монопартийным системам и особенностям их функционирования. Характерные признаки различных систем проиллюстрированы схемами и таблицами. Книга содержит в себе вопросы для самоконтроля и списки рекомендованной литературы к основным тематическим разделам. Этот учебник будет полезен как студентам и преподавателям-политологом, так и широкому кругу заинтересованных читателей.</t>
   </si>
   <si>
     <t>978-5-534-07733-9, 978-5-534-07734-6</t>
   </si>
   <si>
     <t>09.06.2017</t>
   </si>
   <si>
     <t>ИСТОРИЯ ПОЛИТИЧЕСКИХ УЧЕНИЙ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Голикова А.К., Исаева Б.А.</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>История правовых и политических учений</t>
   </si>
   <si>
     <t>В настоящем учебнике представлены наиболее значимые политические учения, оказавшие влияние на развитие мировой политической мысли. Учебник содержит все необходимые понятия, категории, смысловые единицы и темы, позволяющие составить целостную систему знаний о зарождении и развитии политических понятий, концепций, учений и теорий вплоть до XX в. Книга дополнена списками рекомендуемой литературы, которые помогут студентам освоить материалы учебника.</t>
   </si>
   <si>
     <t>978-5-534-09656-9</t>
   </si>
   <si>
     <t>66.1я73</t>
   </si>
   <si>
     <t>23.08.2022</t>
   </si>
   <si>
     <t>ОСНОВНЫЕ ПРОБЛЕМЫ ОБЩЕЙ ТЕОРИИ РЕВОЛЮЦИЙ. Монография для вузов</t>
   </si>
   <si>
     <t>Актуальные монографии</t>
   </si>
   <si>
-    <t>В монографии поставлены и разрешены основные проблемы, которые, по мнению автора, составляют общую теорию революций, а именно: проблема минимального и оптимального определения, проблема точек зрения на революцию; проблема структуры и функций, времени и роли революций в истории; проблема типологии и классификации, места революций в историческом процессе; проблема условий и причин их возникновения и др. Феномен революции рассматривается как историческое событие, как политический процесс, как система и как конфликт. Монография написана на материалах всемирных и национальных, сферных и субсферных революций, т. е. интеллектуальных, социально-политических, промышленных, научных и культурных переворотов глобального масштаба, в странах, оказавших наибольшее влияние на развитие человечества в сферах и субсферах общества, мышления и деятельности людей. Данное издание отличается от уже существующих тем, что в нем произведена попытка сформулировать и разрешить проблемы общей теории революций и реализован плюралистический подход к исследованию революций, в соответствии с которым признаются различные идеологические подходы к анализу революций. Монография предназначена для использования в учебном процессе для изучения курсов «Теории революций и их исследование» (для бакалавров-политологов) и «Общая теория революций» (для магистров-политологов), ею также могут пользоваться студенты, обучающиеся по направлениям: туризм, культурология, международные отношения, правоведение, экономика; специалисты по истории и социологии революций, политологи, историки, философы, социологи, экономисты, правоведы; все интересующихся сущностью, условиями зарождения, развития и завершения, признаками и свойствами, статикой и динамикой, причинами и последствиями революций.</t>
+    <t>В монографии поставлены и разрешены основные проблемы, которые, по мнению автора, составляют общую теорию революций, а именно: проблема минимального и оптимального определения, проблема точек зрения на революцию; проблема структуры и функций, времени и роли революций в истории; проблема типологии и классификации, места революций в историческом процессе; проблема условий и причин их возникновения и др. Феномен революции рассматривается как историческое событие, как политический процесс, как система и как конфликт. Монография написана на материалах всемирных и национальных, сферных и субсферных революций, т. е. интеллектуальных, социально-политических, промышленных, научных и культурных переворотов глобального масштаба, в странах, оказавших наибольшее влияние на развитие человечества в сферах и субсферах общества, мышления и деятельности людей.</t>
   </si>
   <si>
     <t>978-5-534-15373-6</t>
   </si>
   <si>
     <t>04.03.2025</t>
   </si>
   <si>
     <t>ОСНОВЫ ГОСУДАРСТВЕННОЙ ПОЛИТИКИ В МЕЖЭТНИЧЕСКИХ И МЕЖКОНФЕССИОНАЛЬНЫХ ОТНОШЕНИЯХ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Баранов Н. А., Исаев Б. А.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Настоящий курс посвящен особенностям национальной политики в России, начиная с развития этнонациональной самобытности Российской империи и вплоть до настоящего времени. Также авторами подробно раскрывается тема государственной политики в области обеспечения национальной безопасности.</t>
   </si>
   <si>
     <t>978-5-534-21519-9</t>
   </si>
   <si>
     <t>66.0я73</t>
   </si>
   <si>
     <t>17.02.2017</t>
   </si>
   <si>
     <t>ПОЛИТИЧЕСКАЯ ИСТОРИЯ. ДЕМОКРАТИЯ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>В учебнике излагается история политических элементов демократии: демократических политических институтов, политических систем и режимов, политических партий, история демократических процессов. Каждая глава книги посвящена описанию истории определенного вида демократии. Особое внимание уделено условиям, движущим силам, политическим системам и режимам, периодам и циклам политической истории демократии. Учебник содержит большое количество таблиц, которые улучшают наглядность восприятия и помогают быстро понять логику изложения материала.</t>
+    <t>В учебнике излагается история политических элементов демократии: демократических политических институтов, политических систем и режимов, политических партий, история демократических процессов. Каждая глава книги посвящена описанию истории определенного вида демократии. Особое внимание уделено условиям, движущим силам, политическим системам и режимам, периодам и циклам политической истории демократии. Пособие содержит большое количество таблиц, которые улучшают наглядность восприятия и помогают быстро понять логику изложения материала.</t>
   </si>
   <si>
     <t>978-5-534-07866-4</t>
   </si>
   <si>
     <t>63.3(0)я73</t>
   </si>
   <si>
     <t>24.05.2017</t>
   </si>
   <si>
     <t>ПОЛИТИЧЕСКАЯ ТЕОРИЯ 3-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Исаева Б.А.</t>
   </si>
   <si>
     <t>В учебнике изложены теоретические основы по курсу «Политическая теория». Рассмотрены политика как деятельность и объект исследований, политическая наука как отдельная отрасль знаний, методология теории политики. Представлены важные современные политические теории: власти, политических элит и лидерства; государства, гражданского общества и групп интересов; политической системы и политических режимов; избирательных систем, партий и партийных систем; политических идеологий и роли религии в политике; этнической политики и политической культуры; политического процесса и политических конфликтов; политического развития демократического транзита и модернизации; мировой политики и геополитики. Учебный материал четко систематизирован, отражает как традиционные, так и современные подходы к изучению предмета, написан в доступной для понимания форме.</t>
   </si>
   <si>
     <t>978-5-534-08754-3</t>
   </si>
   <si>
     <t>14.03.2017</t>
   </si>