--- v3 (2026-06-22)
+++ v4 (2026-08-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
-    <t>23.06.2026</t>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>