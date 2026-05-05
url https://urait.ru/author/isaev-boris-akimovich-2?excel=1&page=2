--- v1 (2026-03-06)
+++ v2 (2026-05-05)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
-    <t>06.03.2026</t>
+    <t>05.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>