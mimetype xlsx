--- v2 (2026-05-05)
+++ v3 (2026-06-22)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
-[...1 lines deleted...]
-    <t>05.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+  <si>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -175,60 +175,63 @@
   <si>
     <t>ПОЛИТОЛОГИЯ 7-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Учебное пособие охватывает все основные темы курса политологии: зарождение и историю развития политических идей и политических идеологий, современное состояние политической науки, теоретические подходы к решению актуальных проблем и практику политологических исследований, проблемы внутренней и международной политики. Пособие имеет целью не только дать определенный объем знаний, но и предоставить возможность преподавателям создать необходимую образовательную среду, а студентам — реализовать возможности развить и продемонстрировать свои знания, умения и навыки в области политической науки.</t>
   </si>
   <si>
     <t>978-5-534-08747-5</t>
   </si>
   <si>
     <t>66.0я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>ПОЛИТОЛОГИЯ 7-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
+    <t>Учебное пособие содержит основные темы теоретической политологии (история политических идей, политические идеологии, теория власти, политических систем, политической культуры, партий и партийных систем, международных отношений) и прикладной науки о политике (политические и партийные системы развитых стран и России, структура международных организаций, национальная безопасность и военная доктрина РФ).</t>
+  </si>
+  <si>
     <t>978-5-534-09640-8</t>
   </si>
   <si>
     <t>24.01.2019</t>
   </si>
   <si>
     <t>РЕВОЛЮЦИОЛОГИЯ: МЕТОДОЛОГИИ И ПРАКТИКИ РЕВОЛЮЦИЙ. Учебник для вузов</t>
   </si>
   <si>
-    <t>Учебник написан для методического обеспечения учебного курса «Революции и их исследование» и посвящен описанию, всестороннему изучению характеристик, свойств, функций революций, анализа различных революционных теорий и их осуществления, оценке различных методов и подходов к исследованию революций. Феномен революции рассматривается как историческое явление, как политический процесс и как конфликт. Данное издание отличается от уже существующих тем, что в нем реализован плюралистический подход к исследованию революций, в соответствии с которым признаются равнозначными самые разные идеологические (либеральный, консервативный, социал-демократический, коммунистический, анархистский, националистический и др.), исторические (революции Нового времени, эпохи индустриализма, эпохи постиндустриализма и др.), сферные (политический, экономический, культурный и др.) подходы к определению и изучению революций, разные направления и школы, разные теории и концепции, с помощью которых исследователи объясняют возникновение, развитие и завершение такого важного социально-экономического и политико-культурного феномена, как революция.</t>
+    <t>Учебник написан для методического обеспечения учебного курса «Революции и их исследование» и посвящен описанию, всестороннему изучению характеристик, свойств, функций революций, анализа различных революционных теорий и их осуществления, оценке различных методов и подходов к исследованию революций. Феномен революции рассматривается как историческое явление, как политический процесс и как конфликт.</t>
   </si>
   <si>
     <t>978-5-534-10020-4</t>
   </si>
   <si>
     <t>63.3я73</t>
   </si>
   <si>
     <t>01.04.2020</t>
   </si>
   <si>
     <t>РЕВОЛЮЦИОЛОГИЯ: ОБЩАЯ ТЕОРИЯ РЕВОЛЮЦИЙ. Учебник для вузов</t>
   </si>
   <si>
     <t>Учебник, с одной стороны, является продолжением вышедшего в 2019 г. учебника того же автора «Политическая история: революции», с другой — это самостоятельная работа, написанная для методического обеспечения совершенно нового курса о революциях. Если предыдущий учебник носил в первую очередь исторический характер, то настоящий относится скорее к жанру теоретических политологических учебных изданий. В нем автор строит общую теорию революций, адекватно описывающую революционные процессы, протекающие в разное историческое время, в разных странах, в разных социально-политических условиях и в разных сферах общества. Учебник написан на материалах великих революций, т. е. интеллектуальных социально-политических, промышленных, научных и культурных переворотов, оказавших наибольшее влияние на развитие человечества. Речь идет о таких революциях, как Нидерландская, Английская, Американская, Французская, Российская и Китайская.</t>
   </si>
   <si>
     <t>978-5-534-13126-0</t>
   </si>
   <si>
     <t>03.03.2025</t>
   </si>
   <si>
     <t>СОВРЕМЕННАЯ РОССИЙСКАЯ ПОЛИТИКА 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
@@ -266,50 +269,53 @@
     <t>978-5-534-09178-6</t>
   </si>
   <si>
     <t>60.5я723</t>
   </si>
   <si>
     <t>25.11.2016</t>
   </si>
   <si>
     <t>СОЦИОЛОГИЯ 2-е изд., испр. и доп. Учебное пособие для вузов</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Учебное пособие содержит все основные понятия социологии, оно призвано помочь студенту систематизировать изучаемый материал и будет полезно в процессе учебы и при подготовке к экзамену. Учебный материал изложен в виде наглядных логических схем и комментариев к ним. Преимуществами такой формы являются краткость и сжатость изложения материала, дающие возможность воспринимать каждую тему в ее целостности.</t>
   </si>
   <si>
     <t>978-5-534-07501-4</t>
   </si>
   <si>
     <t>30.11.2016</t>
   </si>
   <si>
     <t>СОЦИОЛОГИЯ 2-е изд., испр. и доп. Учебное пособие для СПО</t>
+  </si>
+  <si>
+    <t>В учебном пособии даются апробированные в учебном процессе логические схемы, в которых представлены все основные темы по предмету «Социология», и комментарии к ним. Такая подача материала поможет студенту наглядно представить изучаемый материал и систематизировать его.</t>
   </si>
   <si>
     <t>978-5-534-08646-1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -1085,551 +1091,551 @@
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>899.0</v>
       </c>
       <c r="M7" s="9">
         <v>989.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="Y7" s="8">
         <v>0.281</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>587106</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>328</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1749.0</v>
       </c>
       <c r="M8" s="9">
         <v>1919.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.517</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>588175</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>362</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>1909.0</v>
       </c>
       <c r="M9" s="9">
         <v>2099.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.558</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>590559</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>432</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>2229.0</v>
       </c>
       <c r="M10" s="9">
         <v>2449.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
         <v>50</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.644</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>584146</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>195</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>1139.0</v>
       </c>
       <c r="M11" s="9">
         <v>1249.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.356</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>584456</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>195</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>1139.0</v>
       </c>
       <c r="M12" s="9">
         <v>1249.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
         <v>0.356</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>584147</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>124</v>
       </c>
       <c r="K13" s="6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="L13" s="9">
         <v>689.0</v>
       </c>
       <c r="M13" s="9">
         <v>759.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O13" s="6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y13" s="8">
         <v>0.168</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>584438</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>124</v>
       </c>
       <c r="K14" s="6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="L14" s="9">
         <v>689.0</v>
       </c>
       <c r="M14" s="9">
         <v>759.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O14" s="6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y14" s="8">
         <v>0.168</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>