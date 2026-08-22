--- v3 (2026-06-22)
+++ v4 (2026-08-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
-    <t>23.06.2026</t>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>