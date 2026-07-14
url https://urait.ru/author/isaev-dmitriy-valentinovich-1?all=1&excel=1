--- v2 (2026-05-22)
+++ v3 (2026-07-14)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
-    <t>22.05.2026</t>
+    <t>14.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,51 +130,51 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>05.02.2024</t>
   </si>
   <si>
     <t>СИСТЕМЫ ПОДДЕРЖКИ ПРИНЯТИЯ РЕШЕНИЙ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Кравченко Т. К., Исаев Д. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
-    <t>В курсе рассматриваются вопросы информатизации процессов принятия решений. Рассматривается роль экспертных оценок, которые используются для определения вероятностей возникновения проблемных ситуаций, определения коэффициентов компетентности экспертов, оценивающих альтернативы, формирования оценок рассматриваемых альтернатив. Выделяются особенности принятия групповых решений. Особое внимание уделено поддержке принятия решений на стратегическом уровне управления. Также подробно рассмотрены подходы к моделированию проблемных ситуаций, характеризующих возможные состояния внешней среды в будущем. Рассмотрены история, современная классификация и перспективы развития информационных систем поддержки принятия решений. Описаны различные информационные системы поддержки принятий решений, в том числе разработанные в Национальном исследовательском университете «Высшая школа экономики». Также рассмотрены бизнес-кейсы, максимально приближенные к реальным задачам принятия решений. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов и преподавателей, специализирующихся в области менеджмента, поддержки принятия решений и информационных систем управления</t>
+    <t>В курсе рассматриваются вопросы информатизации процессов принятия решений. Рассматривается роль экспертных оценок, Выделяются особенности принятия групповых решений. Особое внимание уделено поддержке принятия решений на стратегическом уровне управления. Также подробно рассмотрены подходы к моделированию проблемных ситуаций, характеризующих возможные состояния внешней среды в будущем. Описаны различные информационные системы поддержки принятий решений, в том числе разработанные в Национальном исследовательском университете «Высшая школа экономики». Также рассмотрены бизнес-кейсы, максимально приближенные к реальным задачам принятия решений. Соответствует актуальным требованиям Федерального государственного образо-вательного стандарта высшего образования. Для студентов, аспирантов и преподавателей, специализирующихся в области ме-неджмента, поддержки принятия решений и информационных систем управления.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-15523-5</t>
   </si>
   <si>
     <t>22.18я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>