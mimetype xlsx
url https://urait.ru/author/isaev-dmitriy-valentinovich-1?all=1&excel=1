--- v3 (2026-07-14)
+++ v4 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
-    <t>14.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -798,54 +798,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>327</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1749.0</v>
+        <v>1829.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1919.0</v>
+        <v>2009.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>40</v>
       </c>