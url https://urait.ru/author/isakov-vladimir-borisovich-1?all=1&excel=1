--- v2 (2026-04-11)
+++ v3 (2026-06-10)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
-    <t>11.04.2026</t>
+    <t>11.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -148,66 +148,66 @@
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Основы государства и права. Теория государства и права</t>
   </si>
   <si>
     <t>Настоящий учебник посвящен нормографии как самостоятельной науке и состоит из двух частей. В первой (общей) части освещены теоретические проблемы нормотворчества и нормотворческой юридической техники. Вторая часть (особенная) служит своеобразным путеводителем по разнообразным технологиям подготовки различных видов нормативных правовых актов. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Учебник рассчитан на студентов, изучающих курс нормографии, а также может быть полезен депутатам, государственным и муниципальным служащим, научным работникам, преподавателям и всем, кто интересуется проблемами нормотворчества и правового мониторинга.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-12762-1</t>
   </si>
   <si>
     <t>67.0я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
-    <t>17.05.2023</t>
-[...2 lines deleted...]
-    <t>ТЕОРИЯ ГОСУДАРСТВА И ПРАВА 5-е изд., пер. и доп. Учебник для вузов</t>
+    <t>01.06.2026</t>
+  </si>
+  <si>
+    <t>ТЕОРИЯ ГОСУДАРСТВА И ПРАВА 6-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Бабаева В.К.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
-    <t>Данный курс, отработанный в течение многих лет в учебном процессе и прекрасно зарекомендовавший себя, написан российскими учеными, известными своими работами по рассматриваемым проблемам. Пятое, обновленное издание подготовлено с учетом современных требований и отражает последние нормативно-правовые изменения. Курс посвящен основным вопросам теории государства и права. Рассматриваются такие проблемы, как происхождение государства и права, их формы и функции в обществе, значение для обеспечения прав человека, проанализированы взгляды выдающихся отечественных и зарубежных юристов, философов, социологов. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, преподавателей, аспирантов юридических вузов и факультетов, а также для всех, кто интересуется вопросами государства и права.</t>
-[...2 lines deleted...]
-    <t>978-5-534-16788-7</t>
+    <t>Данный курс, отработанный в течение многих лет в учебном процессе и прекрасно зарекомендовавший себя, написан российскими учеными, известными своими работами по рассматриваемым проблемам. Обновленное издание подготовлено с учетом современных требований и отражает последние нормативно-правовые изменения. Курс посвящен основным вопросам теории государства и права. Рассматриваются такие проблемы, как происхождение государства и права, их формы и функции в обществе, значение для обеспечения прав человека, проанализированы взгляды выдающихся отечественных и зарубежных юристов, философов, социологов. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, преподавателей, аспирантов юридических вузов и факультетов, а также для всех, кто интересуется вопросами государства и права.</t>
+  </si>
+  <si>
+    <t>978-5-534-22015-5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
@@ -567,51 +567,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/normografiya-teoriya-i-tehnologiya-normotvorchestva-583923" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-gosudarstva-i-prava-590548" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/normografiya-teoriya-i-tehnologiya-normotvorchestva-583923" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-gosudarstva-i-prava-600553" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -862,115 +862,115 @@
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
         <v>0.777</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
-        <v>590548</v>
+        <v>600553</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
-        <v>620</v>
+        <v>604</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="9">
-        <v>2729.0</v>
+        <v>2669.0</v>
       </c>
       <c r="M6" s="9">
-        <v>2999.0</v>
+        <v>2939.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
-        <v>0.763</v>
+        <v>0.744</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>