--- v3 (2026-06-10)
+++ v4 (2026-08-10)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
-    <t>11.06.2026</t>
+    <t>10.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -883,94 +883,94 @@
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
         <v>600553</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="9">
         <v>2669.0</v>
       </c>
       <c r="M6" s="9">
         <v>2939.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
-        <v>0.744</v>
+        <v>0.745</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>