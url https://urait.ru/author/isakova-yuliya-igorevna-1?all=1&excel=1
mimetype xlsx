--- v1 (2026-03-17)
+++ v2 (2026-05-01)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
-    <t>17.03.2026</t>
+    <t>01.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -148,69 +148,69 @@
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Земельное право. Экологическое право</t>
   </si>
   <si>
     <t>Курс подготовлен на основе Земельного кодекса РФ, охватывает все основные темы курса земельного права, преподаваемого в юридических вузах. Раскрываются основные понятия земельного права, анализируются научные работы, нормативные правовые акты и правоприменительная практика. Учтена специфика деятельности правоохранительных органов в области использования и охраны земель.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-21273-0</t>
   </si>
   <si>
     <t>67.407я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
-    <t>21.12.2023</t>
-[...2 lines deleted...]
-    <t>ОСНОВЫ ЭКОЛОГИЧЕСКОГО ПРАВА 9-е изд., пер. и доп. Учебник и практикум для СПО</t>
+    <t>24.03.2026</t>
+  </si>
+  <si>
+    <t>ОСНОВЫ ЭКОЛОГИЧЕСКОГО ПРАВА 10-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Анисимов А. П., Рыженков А. Я., Исакова Ю. И.</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В курсе излагаются все основные темы экологического права, изучаемые в рамках юридических специальностей. Содержание глав и параграфов издания отвечает современному уровню развития теории экологического права. В курсе используется и разъясняется действующее экологическое законодательство, приводятся примеры из судебной практики, анализируются экологическое законы ряда субъектов РФ, приводятся примеры муниципальных правовых актов. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Материалы курса могут быть использованы не только студентами образовательных учреждений среднего профессионального образования, но и в качестве справочного пособия должностными лицами органов публичной власти и общественными экологическими объединениями.</t>
-[...2 lines deleted...]
-    <t>978-5-534-18530-0</t>
+    <t>В курсе излагаются все основные темы экологического права, изучаемые в рамках юридических специальностей. Содержание глав и параграфов издания отвечает современному уровню развития теории экологического права. В курсе используется и разъясняется действующее экологическое законодательство, приводятся примеры из судебной практики, анализируются экологическое законы ряда субъектов РФ, приводятся примеры муниципальных правовых актов. Материалы курса могут быть использованы не только студентами образовательных учреждений среднего профессионального образования, но и в качестве справочного пособия должностными лицами органов публичной власти и общественными экологическими объединениями.</t>
+  </si>
+  <si>
+    <t>978-5-534-12466-8</t>
   </si>
   <si>
     <t>67.407я723</t>
   </si>
   <si>
     <t>12.03.2026</t>
   </si>
   <si>
     <t>ЭКОЛОГИЧЕСКОЕ ПРАВО РОССИИ 10-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Курс направлен на формирование системных знаний о правовом регулировании охраны окружающей среды в Российской Федерации. Рассмотрены особенности экологического права как отрасли, конституционное право человека и гражданина на благоприятную окружающую среду, а также система органов экологического управления. Уделено внимание экономическим механизмам природоохранной деятельности и видам юридической ответственности за экологические правонарушения. Описаны особенности правового регулирования охраны окружающей среды в различных сферах деятельности, а также правовой режим охраны природных объектов. Отдельные темы посвящены территориям с особым эколого-правовым режимом, международному сотрудничеству в сфере охраны окружающей среды и опыту правового регулирования природоохранной деятельности в зарубежных странах. Для студентов высших учебных заведений, обучающихся по юридическим направлениям, а также должностных лиц органов публичной власти и общественных экологических объединений.</t>
   </si>
   <si>
     <t>978-5-534-12197-1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
@@ -585,51 +585,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zemelnoe-pravo-rossii-582542" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-ekologicheskogo-prava-583880" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ekologicheskoe-pravo-rossii-600226" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zemelnoe-pravo-rossii-582542" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-ekologicheskogo-prava-600227" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ekologicheskoe-pravo-rossii-600226" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -880,115 +880,115 @@
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
         <v>0.468</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
-        <v>583880</v>
+        <v>600227</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
-        <v>432</v>
+        <v>292</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>2229.0</v>
+        <v>1589.0</v>
       </c>
       <c r="M6" s="9">
-        <v>2449.0</v>
+        <v>1749.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>50</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
-        <v>0.644</v>
+        <v>0.474</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>600226</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>