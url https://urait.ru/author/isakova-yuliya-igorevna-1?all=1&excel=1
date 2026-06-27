--- v2 (2026-05-01)
+++ v3 (2026-06-27)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
-    <t>01.05.2026</t>
+    <t>28.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>