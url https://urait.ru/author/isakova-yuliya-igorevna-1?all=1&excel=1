--- v3 (2026-06-27)
+++ v4 (2026-08-30)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
-[...1 lines deleted...]
-    <t>28.06.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+  <si>
+    <t>30.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -109,87 +109,105 @@
   <si>
     <t>Аннотация</t>
   </si>
   <si>
     <t>Издательство</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ББК</t>
   </si>
   <si>
     <t>Формат</t>
   </si>
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
+    <t>28.07.2026</t>
+  </si>
+  <si>
+    <t>АГРАРНОЕ ПРАВО 2-е изд. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>А.П. Анисимов [и др.]; под редакцией А.П. Анисимова, О.В. Поповой.</t>
+  </si>
+  <si>
+    <t>Переплет</t>
+  </si>
+  <si>
+    <t>Гриф УМО ВО</t>
+  </si>
+  <si>
+    <t>Высшее образование</t>
+  </si>
+  <si>
+    <t>Юридические науки</t>
+  </si>
+  <si>
+    <t>Земельное право. Экологическое право</t>
+  </si>
+  <si>
+    <t>Курс подготовлен на основе Федерального закона от 29.12.2006 № 264-ФЗ «О развитии сельского хозяйства» и других актов аграрного законодательства, охватывает все основные темы дисциплины "Аграрное право", преподаваемой в юридических и аграрных вузах. В нем раскрываются основные понятия аграрного права, анализируются последние научные работы, нормативные акты и правоприменительная практика. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов и преподавателей юридических и аграрных вузов.</t>
+  </si>
+  <si>
+    <t>М.:Издательство Юрайт</t>
+  </si>
+  <si>
+    <t>978-5-534-16882-2</t>
+  </si>
+  <si>
+    <t>67.404.96я73</t>
+  </si>
+  <si>
+    <t>70*100/16</t>
+  </si>
+  <si>
     <t>14.01.2025</t>
   </si>
   <si>
     <t>ЗЕМЕЛЬНОЕ ПРАВО РОССИИ 9-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Анисимов А. П., Исакова Ю. И., Рыженков А. Я., Чаркин С. А. ; Под ред. Анисимова А.П.</t>
   </si>
   <si>
-    <t>Переплет</t>
-[...13 lines deleted...]
-  <si>
     <t>Курс подготовлен на основе Земельного кодекса РФ, охватывает все основные темы курса земельного права, преподаваемого в юридических вузах. Раскрываются основные понятия земельного права, анализируются научные работы, нормативные правовые акты и правоприменительная практика. Учтена специфика деятельности правоохранительных органов в области использования и охраны земель.</t>
   </si>
   <si>
-    <t>М.:Издательство Юрайт</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-21273-0</t>
   </si>
   <si>
     <t>67.407я73</t>
-  </si>
-[...1 lines deleted...]
-    <t>70*100/16</t>
   </si>
   <si>
     <t>24.03.2026</t>
   </si>
   <si>
     <t>ОСНОВЫ ЭКОЛОГИЧЕСКОГО ПРАВА 10-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Анисимов А. П., Рыженков А. Я., Исакова Ю. И.</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>В курсе излагаются все основные темы экологического права, изучаемые в рамках юридических специальностей. Содержание глав и параграфов издания отвечает современному уровню развития теории экологического права. В курсе используется и разъясняется действующее экологическое законодательство, приводятся примеры из судебной практики, анализируются экологическое законы ряда субъектов РФ, приводятся примеры муниципальных правовых актов. Материалы курса могут быть использованы не только студентами образовательных учреждений среднего профессионального образования, но и в качестве справочного пособия должностными лицами органов публичной власти и общественными экологическими объединениями.</t>
   </si>
   <si>
     <t>978-5-534-12466-8</t>
   </si>
   <si>
     <t>67.407я723</t>
   </si>
@@ -585,89 +603,89 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zemelnoe-pravo-rossii-582542" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-ekologicheskogo-prava-600227" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ekologicheskoe-pravo-rossii-600226" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/agrarnoe-pravo-600288" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zemelnoe-pravo-rossii-582542" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-ekologicheskogo-prava-600227" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ekologicheskoe-pravo-rossii-600226" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z7"/>
+  <dimension ref="A1:Z8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
     <col min="11" max="11" width="13" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
     <col min="13" max="13" width="13" customWidth="true" style="0"/>
     <col min="14" max="14" width="13" customWidth="true" style="0"/>
     <col min="15" max="15" width="17" customWidth="true" style="0"/>
     <col min="16" max="16" width="16" customWidth="true" style="0"/>
     <col min="17" max="17" width="16" customWidth="true" style="0"/>
     <col min="18" max="18" width="16" customWidth="true" style="0"/>
     <col min="19" max="19" width="100" customWidth="true" style="0"/>
     <col min="20" max="20" width="19" customWidth="true" style="0"/>
     <col min="21" max="21" width="17.139" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="8.284" bestFit="true" customWidth="true" style="0"/>
-    <col min="23" max="23" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.426" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="13.854" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="30.992" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="4"/>
       <c r="M1" s="4"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
@@ -696,51 +714,51 @@
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="18">
       <c r="A3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="4" t="str">
         <f>SUMPRODUCT(C:C,L:L)</f>
         <v>0</v>
       </c>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
@@ -810,268 +828,339 @@
       </c>
       <c r="T4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="U4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="V4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="X4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="Y4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="Z4" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="8">
-        <v>582542</v>
+        <v>600288</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
-        <v>287</v>
+        <v>434</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1559.0</v>
+        <v>2239.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1709.0</v>
+        <v>2459.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
-        <v>0.468</v>
+        <v>0.646</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
-        <v>600227</v>
+        <v>582542</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
-        <v>292</v>
+        <v>287</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1589.0</v>
+        <v>1559.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1749.0</v>
+        <v>1709.0</v>
       </c>
       <c r="N6" s="6" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
-        <v>0.474</v>
+        <v>0.468</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
-        <v>600226</v>
+        <v>600227</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="E7" s="6" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
-        <v>361</v>
+        <v>292</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1899.0</v>
+        <v>1589.0</v>
       </c>
       <c r="M7" s="9">
-        <v>2089.0</v>
+        <v>1749.0</v>
       </c>
       <c r="N7" s="6" t="s">
-        <v>35</v>
+        <v>53</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
+        <v>0.474</v>
+      </c>
+      <c r="Z7" s="6"/>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" s="8">
+        <v>600226</v>
+      </c>
+      <c r="B8" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="C8" s="6"/>
+      <c r="D8" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="E8" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="F8" s="6"/>
+      <c r="G8" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="H8" s="6"/>
+      <c r="I8" s="8">
+        <v>2026</v>
+      </c>
+      <c r="J8" s="8">
+        <v>361</v>
+      </c>
+      <c r="K8" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="L8" s="9">
+        <v>1899.0</v>
+      </c>
+      <c r="M8" s="9">
+        <v>2089.0</v>
+      </c>
+      <c r="N8" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="O8" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="P8" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q8" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="R8" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="S8" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="T8" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="U8" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="V8" s="6"/>
+      <c r="W8" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="X8" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y8" s="8">
         <v>0.557</v>
       </c>
-      <c r="Z7" s="6"/>
+      <c r="Z8" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>