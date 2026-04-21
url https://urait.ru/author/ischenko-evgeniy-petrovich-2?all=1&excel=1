--- v2 (2026-03-03)
+++ v3 (2026-04-21)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
-    <t>03.03.2026</t>
+    <t>21.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -211,51 +211,51 @@
   <si>
     <t>Отв. ред. Комаров И. М., Под общ. ред. Александрова И.В.</t>
   </si>
   <si>
     <t>В курсе рассматриваются теоретические аспекты криминалистики, как науки и учебной дисциплины, вопросы информационного отражения преступлений и их криминалистической характеристики, ситуационные особенности преступлений и их расследования, вопросы версионного мышления и основы планирования расследования преступлений, вопросы криминалистической профилактики, прогнозирования и диагностики. Раскрываются тактические и практические основы применения данных криминалистики в различных видах правоприменительной деятельности. Особенно большое внимание уделено раскрытию истории криминалистики в странах Западной Европы, США, дореволюционной России и истории возникновения и развития и отечественной криминалистики. Отдельный раздел посвящен истории начала и развития криминалистики в университетах Западноевропейских стран университета США, России и МГУ имени М. В. Ломоносова</t>
   </si>
   <si>
     <t>978-5-534-08879-3, 978-5-534-08437-5</t>
   </si>
   <si>
     <t>04.01.2026</t>
   </si>
   <si>
     <t>КРИМИНАЛИСТИЧЕСКАЯ МЕТОДИКА 5-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>В курсе рассмотрена криминалистическая методика. Изложены общие положения криминалистической методики, проанализировано противодействие уголовному преследованию, рассмотрено методико-криминалистическое обеспечение уголовного преследования за совершение преступления против личности, изложены методические рекомендации по уголовному преследованию за налоговые преступления и за совершение контрабанды. Проконтролировать полученные знания можно с помощью имеющихся в издании контрольных вопросов и ситуационных задач. Все это будет способствовать глубокому освоению учебного курса, а в дальнейшем — и успешной практической деятельности в правоохранительной сфере. Курс включает дополнительный практический материал, размещенный на сайте urait.ru. Данный курс является модулем дисциплины «Криминалистика». В состав дисциплины также входят модули «Криминалистическая техника» и «Криминалистическая тактика».</t>
   </si>
   <si>
     <t>978-5-534-21751-3</t>
   </si>
   <si>
     <t>КРИМИНАЛИСТИЧЕСКАЯ ТАКТИКА 5-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>В курсе рассмотрена криминалистическая тактика. Изложены общие положения криминалистической тактики, описаны виды криминалистической тактики: осмотра и освидетельствования, следственного эксперимента, обыска и выемки, контроля и записи переговоров, получения информации о соединениях между абонентами и (или) абонентскими устройствами, допроса и очной ставки, предъявления для опознания, проверки показаний на месте, использования специальных знаний, разыскной деятельности следователя. Курс включает дополнительный практический материал, размещенный на сайте urait.ru. Данное издание является модулем дисциплины «Криминалистика». В состав дисциплины также входят модули «Криминалистическая техника» и «Криминалистическая методика».</t>
+    <t>В курсе рассмотрена криминалистическая тактика. Изложены общие положения криминалистической тактики, описаны виды криминалистической тактики: осмотра и освидетельствования, следственного эксперимента, обыска и выемки, контроля и записи переговоров, получения информации о соединениях между абонентами и (или) абонентскими устройствами, допроса и очной ставки, предъявления для опознания, проверки показаний на месте, использования специальных знаний, разыскной деятельности следователя. Курс включает дополнительный практический материал, размещенный на сайте urait.ru.</t>
   </si>
   <si>
     <t>978-5-534-21722-3</t>
   </si>
   <si>
     <t>КРИМИНАЛИСТИЧЕСКАЯ ТЕХНИКА 5-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>В курсе рассмотрена криминалистическая техника. Изложены общие положения криминалистической техники, проанализированы криминалистические учения о внешнем облике человека (габитоскопия), о следах (трасология), описаны виды криминалистических исследований в уголовном преследовании фотографий и видеозаписи; оружия, взрывных устройств; веществ, материалов, изделий; документов; регистрации. Курс включает дополнительный практический материал, размещенный на сайте urait.ru.</t>
   </si>
   <si>
     <t>978-5-534-21016-3</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>