--- v3 (2026-04-21)
+++ v4 (2026-06-12)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
-[...1 lines deleted...]
-    <t>21.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+  <si>
+    <t>12.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,120 +133,117 @@
   <si>
     <t>24.01.2024</t>
   </si>
   <si>
     <t>КРИМИНАЛИСТИКА 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Комарова И.М.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Криминалистика и судебные экспертизы</t>
   </si>
   <si>
-    <t>Третье издание учебника для магистров юриспруденции подготовлено профессорами ведущих кафедр криминалистики России: Московского государственного университета имени М. В. Ломоносова и Уральского государственного юридического университета. В учебнике представлен ряд основных положений, отражающих актуальные вопросы современной криминалистической теории и практики, а также современные тенденции развития криминалистической науки. В настоящем издании учебника изменена его структура за счет добавления новых тем. Вместе с тем авторский стиль изложения не изменен, что помогает обучающимся разбираться в сложных вопросах материала. Контроль над полученными знаниями обеспечивают контрольные вопросы, расположенные за каждой темой. Там же предложены примерные темы магистерских диссертаций, обусловленные требованиями актуальности и практической значимости. Эти темы помогут магистранту сориентироваться в выборе направления научно-исследовательской квалификационной работы и сделать первые шаги к серьёзной научной деятельности по изучению проблем, обусловленных борьбой с преступностью. Содержание учебника соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по юридическим направлениям.</t>
+    <t>Третье издание учебника для магистров юриспруденции подготовлено профессорами ведущих кафедр криминалистики России: Московского государственного университета имени М. В. Ломоносова и Уральского государственного юридического университета. В учебнике представлен ряд основных положений, отражающих актуальные вопросы современной криминалистической теории и практики, а также современные тенденции развития криминалистической науки.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-18558-4</t>
   </si>
   <si>
     <t>67.52я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>08.12.2025</t>
   </si>
   <si>
     <t>Криминалистика 5-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Егоров Н. Н., Ищенко Е. П.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>В полном курсе учебной дисциплины «Криминалистика» излагаются темы, предусмотренные базовой частью образовательной программы федерального государственного образовательного стандарта высшего образования по направлению подготовки «Юриспруденция»: общая теория криминалистики, криминалистическая техника, криминалистическая тактика и криминалистическая методика и др. В качестве самостоятельной темы, предусмотренной отдельными магистерскими программами уголовно-правовой специализации, включен в курс раздел «Криминалистические особенности реализации результатов оперативно-разыскной деятельности в уголовном преследовании». Курс включает дополнительный практический материал, размещенный на сайте urait.ru. Курс ориентирован на студентов образовательных организаций высшего образования юридического профиля, аспирантов, преподавателей и иных лиц, интересующихся проблемами борьбы с преступностью.</t>
   </si>
   <si>
     <t>978-5-534-20620-3</t>
   </si>
   <si>
     <t>16.11.2018</t>
   </si>
   <si>
     <t>КРИМИНАЛИСТИКА В 5 Т. ТОМ 3. КРИМИНАЛИСТИЧЕСКАЯ ТЕХНИКА. Учебник для вузов</t>
   </si>
   <si>
     <t>Отв. ред. Егоров Н. Н., Под общ. ред. Александрова И.В.</t>
   </si>
   <si>
-    <t>В курсе рассматриваются теоретические аспекты криминалистики, как науки и учебной дисциплины, вопросы информационного отражения преступлений и их криминалистической характеристики, ситуационные особенности преступлений и их расследования, вопросы версионного мышления и основы планирования расследования преступлений, вопросы криминалистической профилактики, прогнозирования и диагностики. Раскрываются тактические и практические основы применения данных криминалистики в различных видах правоприменительной деятельности. Особенно большое внимание уделено раскрытию истории криминалистики в странах Западной Европы, США, дореволюционной России и истории возникновения и развития и отечественной криминалистики. Отдельный раздел посвящен истории начала и развития криминалистики в университетах Западноевропейских стран университета США, России и МГУ имени М. В. Ломоносова.</t>
+    <t>В курсе рассматриваются теоретические аспекты криминалистики, как науки и учебной дисциплины, вопросы информационного отражения преступлений и их криминалистической характеристики, ситуационные особенности преступлений и их расследования, вопросы версионного мышления и основы планирования расследования преступлений, вопросы криминалистической профилактики, прогнозирования и диагностики. Раскрываются тактические и практические основы применения данных криминалистики в различных видах правоприменительной деятельности. Особенно большое внимание уделено раскрытию истории криминалистики в странах Западной Европы, США, дореволюционной России и истории возникновения и развития и отечественной криминалистики. Отдельный раздел посвящен истории начала и развития криминалистики в университетах Западноевропейских стран университета США, России и МГУ имени М. В. Ломоносова</t>
   </si>
   <si>
     <t>978-5-534-08834-2, 978-5-534-08437-5</t>
   </si>
   <si>
     <t>20.11.2018</t>
   </si>
   <si>
     <t>КРИМИНАЛИСТИКА В 5 Т. ТОМ 4. КРИМИНАЛИСТИЧЕСКАЯ ТАКТИКА. Учебник для вузов</t>
   </si>
   <si>
     <t>Отв. ред. Комаров И. М., Под общ. ред. Александрова И.В.</t>
   </si>
   <si>
-    <t>В курсе рассматриваются теоретические аспекты криминалистики, как науки и учебной дисциплины, вопросы информационного отражения преступлений и их криминалистической характеристики, ситуационные особенности преступлений и их расследования, вопросы версионного мышления и основы планирования расследования преступлений, вопросы криминалистической профилактики, прогнозирования и диагностики. Раскрываются тактические и практические основы применения данных криминалистики в различных видах правоприменительной деятельности. Особенно большое внимание уделено раскрытию истории криминалистики в странах Западной Европы, США, дореволюционной России и истории возникновения и развития и отечественной криминалистики. Отдельный раздел посвящен истории начала и развития криминалистики в университетах Западноевропейских стран университета США, России и МГУ имени М. В. Ломоносова</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-08879-3, 978-5-534-08437-5</t>
   </si>
   <si>
     <t>04.01.2026</t>
   </si>
   <si>
     <t>КРИМИНАЛИСТИЧЕСКАЯ МЕТОДИКА 5-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>В курсе рассмотрена криминалистическая методика. Изложены общие положения криминалистической методики, проанализировано противодействие уголовному преследованию, рассмотрено методико-криминалистическое обеспечение уголовного преследования за совершение преступления против личности, изложены методические рекомендации по уголовному преследованию за налоговые преступления и за совершение контрабанды. Проконтролировать полученные знания можно с помощью имеющихся в издании контрольных вопросов и ситуационных задач. Все это будет способствовать глубокому освоению учебного курса, а в дальнейшем — и успешной практической деятельности в правоохранительной сфере. Курс включает дополнительный практический материал, размещенный на сайте urait.ru. Данный курс является модулем дисциплины «Криминалистика». В состав дисциплины также входят модули «Криминалистическая техника» и «Криминалистическая тактика».</t>
+    <t>В курсе рассмотрена криминалистическая методика. Изложены общие положения криминалистической методики, проанализировано противодействие уголовному преследованию, рассмотрено методико-криминалистическое обеспечение уголовного преследования за совершение преступления против личности, изложены методические рекомендации по уголовному преследованию за налоговые преступления и за совершение контрабанды. Курс включает дополнительный практический материал, размещенный на сайте urait.ru.</t>
   </si>
   <si>
     <t>978-5-534-21751-3</t>
   </si>
   <si>
     <t>КРИМИНАЛИСТИЧЕСКАЯ ТАКТИКА 5-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>В курсе рассмотрена криминалистическая тактика. Изложены общие положения криминалистической тактики, описаны виды криминалистической тактики: осмотра и освидетельствования, следственного эксперимента, обыска и выемки, контроля и записи переговоров, получения информации о соединениях между абонентами и (или) абонентскими устройствами, допроса и очной ставки, предъявления для опознания, проверки показаний на месте, использования специальных знаний, разыскной деятельности следователя. Курс включает дополнительный практический материал, размещенный на сайте urait.ru.</t>
   </si>
   <si>
     <t>978-5-534-21722-3</t>
   </si>
   <si>
     <t>КРИМИНАЛИСТИЧЕСКАЯ ТЕХНИКА 5-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>В курсе рассмотрена криминалистическая техника. Изложены общие положения криминалистической техники, проанализированы криминалистические учения о внешнем облике человека (габитоскопия), о следах (трасология), описаны виды криминалистических исследований в уголовном преследовании фотографий и видеозаписи; оружия, взрывных устройств; веществ, материалов, изделий; документов; регистрации. Курс включает дополнительный практический материал, размещенный на сайте urait.ru.</t>
   </si>
   <si>
     <t>978-5-534-21016-3</t>
   </si>
 </sst>
 </file>
 
@@ -1110,267 +1107,267 @@
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1059.0</v>
       </c>
       <c r="M8" s="9">
         <v>1159.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.337</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>582120</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>124</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L9" s="9">
         <v>689.0</v>
       </c>
       <c r="M9" s="9">
         <v>759.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.168</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>582119</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>186</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>1099.0</v>
       </c>
       <c r="M10" s="9">
         <v>1209.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.345</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>582118</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>193</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>1129.0</v>
       </c>
       <c r="M11" s="9">
         <v>1239.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.354</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>