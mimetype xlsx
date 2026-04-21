--- v1 (2026-03-02)
+++ v2 (2026-04-21)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
-    <t>02.03.2026</t>
+    <t>21.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -211,51 +211,51 @@
   <si>
     <t>Отв. ред. Комаров И. М., Под общ. ред. Александрова И.В.</t>
   </si>
   <si>
     <t>В курсе рассматриваются теоретические аспекты криминалистики, как науки и учебной дисциплины, вопросы информационного отражения преступлений и их криминалистической характеристики, ситуационные особенности преступлений и их расследования, вопросы версионного мышления и основы планирования расследования преступлений, вопросы криминалистической профилактики, прогнозирования и диагностики. Раскрываются тактические и практические основы применения данных криминалистики в различных видах правоприменительной деятельности. Особенно большое внимание уделено раскрытию истории криминалистики в странах Западной Европы, США, дореволюционной России и истории возникновения и развития и отечественной криминалистики. Отдельный раздел посвящен истории начала и развития криминалистики в университетах Западноевропейских стран университета США, России и МГУ имени М. В. Ломоносова</t>
   </si>
   <si>
     <t>978-5-534-08879-3, 978-5-534-08437-5</t>
   </si>
   <si>
     <t>04.01.2026</t>
   </si>
   <si>
     <t>КРИМИНАЛИСТИЧЕСКАЯ МЕТОДИКА 5-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>В курсе рассмотрена криминалистическая методика. Изложены общие положения криминалистической методики, проанализировано противодействие уголовному преследованию, рассмотрено методико-криминалистическое обеспечение уголовного преследования за совершение преступления против личности, изложены методические рекомендации по уголовному преследованию за налоговые преступления и за совершение контрабанды. Проконтролировать полученные знания можно с помощью имеющихся в издании контрольных вопросов и ситуационных задач. Все это будет способствовать глубокому освоению учебного курса, а в дальнейшем — и успешной практической деятельности в правоохранительной сфере. Курс включает дополнительный практический материал, размещенный на сайте urait.ru. Данный курс является модулем дисциплины «Криминалистика». В состав дисциплины также входят модули «Криминалистическая техника» и «Криминалистическая тактика».</t>
   </si>
   <si>
     <t>978-5-534-21751-3</t>
   </si>
   <si>
     <t>КРИМИНАЛИСТИЧЕСКАЯ ТАКТИКА 5-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>В курсе рассмотрена криминалистическая тактика. Изложены общие положения криминалистической тактики, описаны виды криминалистической тактики: осмотра и освидетельствования, следственного эксперимента, обыска и выемки, контроля и записи переговоров, получения информации о соединениях между абонентами и (или) абонентскими устройствами, допроса и очной ставки, предъявления для опознания, проверки показаний на месте, использования специальных знаний, разыскной деятельности следователя. Курс включает дополнительный практический материал, размещенный на сайте urait.ru. Данное издание является модулем дисциплины «Криминалистика». В состав дисциплины также входят модули «Криминалистическая техника» и «Криминалистическая методика».</t>
+    <t>В курсе рассмотрена криминалистическая тактика. Изложены общие положения криминалистической тактики, описаны виды криминалистической тактики: осмотра и освидетельствования, следственного эксперимента, обыска и выемки, контроля и записи переговоров, получения информации о соединениях между абонентами и (или) абонентскими устройствами, допроса и очной ставки, предъявления для опознания, проверки показаний на месте, использования специальных знаний, разыскной деятельности следователя. Курс включает дополнительный практический материал, размещенный на сайте urait.ru.</t>
   </si>
   <si>
     <t>978-5-534-21722-3</t>
   </si>
   <si>
     <t>КРИМИНАЛИСТИЧЕСКАЯ ТЕХНИКА 5-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>В курсе рассмотрена криминалистическая техника. Изложены общие положения криминалистической техники, проанализированы криминалистические учения о внешнем облике человека (габитоскопия), о следах (трасология), описаны виды криминалистических исследований в уголовном преследовании фотографий и видеозаписи; оружия, взрывных устройств; веществ, материалов, изделий; документов; регистрации. Курс включает дополнительный практический материал, размещенный на сайте urait.ru.</t>
   </si>
   <si>
     <t>978-5-534-21016-3</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>