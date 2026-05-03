--- v2 (2026-03-14)
+++ v3 (2026-05-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
-    <t>14.03.2026</t>
+    <t>03.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>