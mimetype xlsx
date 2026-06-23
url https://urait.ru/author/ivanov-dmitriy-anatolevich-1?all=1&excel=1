--- v3 (2026-05-03)
+++ v4 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
-    <t>03.05.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -175,51 +175,51 @@
   <si>
     <t>ЗАРУБЕЖНАЯ ЛИТЕРАТУРА XX ВЕКА 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>978-5-534-19336-7</t>
   </si>
   <si>
     <t>83.3(3)я723</t>
   </si>
   <si>
     <t>10.06.2013</t>
   </si>
   <si>
     <t>ЗАРУБЕЖНАЯ ЛИТЕРАТУРА КОНЦА XIX - НАЧАЛА XX ВЕКА 4-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Толмачева В.М.</t>
   </si>
   <si>
-    <t>В курсе предложена новая трактовка истории зарубежной литературы конца XIX начала XX века. Освещена типология основных литературных стилей эпохи (натурализм, импрессионизм, символизм, неоромантизм и др.), которая соотносится с творчеством крупнейших писателей рубежа столетий. Подробно проанализированы прозаические, поэтические и драматургические тексты. Представлены контрольные вопросы и рекомендуемая литература на русском и иностранных языках в конце глав, а также приложение, где содержится библиография «Русские писатели и мыслители о зарубежной литературе и культуре конца XIX начала XX века».</t>
+    <t>В курсе предложена новая трактовка истории зарубежной литературы конца XIX начала XX века. Освещена типология основных литературных стилей эпохи (натурализм, импрессионизм, символизм, неоромантизм и др.), которая соотносится с творчеством крупнейших писателей рубежа столетий. Проанализированы прозаические, поэтические и драматургические тексты. Представлены контрольные вопросы и рекомендуемая литература на русском и иностранных языках в конце глав,библиография «Русские писатели и мыслители о зарубежной литературе и культуре конца XIX начала XX века».</t>
   </si>
   <si>
     <t>978-5-534-15558-7</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>24.08.2016</t>
   </si>
   <si>
     <t>ИСТОРИЯ ЗАРУБЕЖНОЙ ЛИТЕРАТУРЫ XVII ВЕКА 3-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Пахсарьян Н. Т.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Данный курс построен на сочетании традиционных компонентов университетского учебника и новых, в определенной степени экспериментальных черт. Материал излагается в соответствии с проблемно-хронологическим и жанрово-стилевым принципами анализа литературного процесса, ставит перед студентами задачу активного усвоения основных произведений учебной программы. Существенно обновлены характеристики литературных направлений, введен специальный раздел об эстетических учениях XVII в. Впервые для подобного типа университетских курсов включены главы об итальянской, шведской и американской литературах.</t>
   </si>
   <si>
     <t>978-5-534-07123-8</t>
   </si>
@@ -606,51 +606,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zarubezhnaya-literatura-xx-veka-590535" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zarubezhnaya-literatura-xx-veka-590536" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zarubezhnaya-literatura-konca-xix-nachala-xx-veka-559992" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-zarubezhnoy-literatury-xvii-veka-584606" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zarubezhnaya-literatura-xx-veka-590535" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zarubezhnaya-literatura-xx-veka-590536" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zarubezhnaya-literatura-konca-xix-nachala-xx-veka-582849" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-zarubezhnoy-literatury-xvii-veka-584606" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -971,69 +971,69 @@
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.885</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
-        <v>559992</v>
+        <v>582849</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>811</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>2829.0</v>
       </c>
       <c r="M7" s="9">
         <v>3109.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>