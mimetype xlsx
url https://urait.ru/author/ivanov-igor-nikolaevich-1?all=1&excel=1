--- v2 (2026-03-12)
+++ v3 (2026-05-12)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
-    <t>13.03.2026</t>
+    <t>13.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>