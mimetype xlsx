--- v3 (2026-05-12)
+++ v4 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
-    <t>13.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -181,78 +181,78 @@
   <si>
     <t>Учебное пособие предназначено для практического закрепления теоретических положений по организации, планированию и управлению производством и трудовыми ресурсами, управлению качеством, логистическими процессами и инновациями, анализу результатов производственно-хозяйственной деятельности предприятия. Каждая глава практикума включает вопросы и задания для самопроверки, тестовые задания, темы рефератов и докладов. В большинстве глав рассматриваются конкретные производственные ситуации, приводятся примеры практических задач с решениями и ответами, что позволяет в полной мере освоить теоретический материал, научиться анализировать процессы, сопровождающие производственную деятельность предприятия, овладеть практическими управленческими навыками.</t>
   </si>
   <si>
     <t>978-5-534-18256-9</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>16.08.2019</t>
   </si>
   <si>
     <t>ОРГАНИЗАЦИЯ ТРУДА НА ПРОМЫШЛЕННЫХ ПРЕДПРИЯТИЯХ. Учебник для вузов</t>
   </si>
   <si>
     <t>Иванов И. Н., Беляев А. М.</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
-    <t>В курсе рассматривается широкий комплекс вопросов, связанных с организацией труда на промышленном предприятии. Изложены основы трудовой деятельности, включающие в себя общественно-экономическую характеристику труда, особенности разделения и кооперации труда, характерные черты персонала, а также основы организации производственных процессов на промышленном предприятии. Подробно рассмотрены главные элементы организации трудового процесса, его временные характеристики и методы изучения затрат рабочего времени, основы нормирования труда различных категорий персонала, организация рабочих мест. В отдельном разделе рассмотрены вопросы эффективности и оплаты труда, даны характеристики различных условий и режимов труда и отдыха, представлены основные критерии и показатели эффективности трудовой деятельности, освещены формы и системы оплаты труда и сферы их применения, методы мотивации и стимулирования высокопроизводительной трудовой деятельности. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов вузов, обучающихся по направлениям подготовки «Менеджмент», «Экономика» и «Управление персоналом», а также для слушателей в системе дополнительного профессионального образования, руководителей и специалистов разного уровня предприятий реального сектора экономики.</t>
+    <t>В учебнике рассматривается широкий комплекс вопросов, связанных с организацией труда на промышленном предприятии. Изложены основы трудовой деятельности, включающие в себя общественно-экономическую характеристику труда, особенности разделения и кооперации труда, характерные черты персонала, а также основы организации производственных процессов на промышленном предприятии. Подробно рассмотрены главные элементы организации трудового процесса, его временные характеристики и методы изучения затрат рабочего времени, основы нормирования труда различных категорий персонала, организация рабочих мест. В отдельном разделе рассмотрены вопросы эффективности и оплаты труда, даны характеристики различных условий и режимов труда и отдыха, представлены основные критерии и показатели эффективности трудовой деятельности, освещены формы и системы оплаты труда и сферы их применения, методы мотивации и стимулирования высокопроизводительной трудовой деятельности.</t>
   </si>
   <si>
     <t>978-5-534-11376-1</t>
   </si>
   <si>
     <t>60.8я73</t>
   </si>
   <si>
     <t>24.09.2019</t>
   </si>
   <si>
     <t>ОРГАНИЗАЦИЯ ТРУДА НА ПРОМЫШЛЕННЫХ ПРЕДПРИЯТИЯХ. Учебник для СПО</t>
   </si>
   <si>
-    <t>В курсе рассматривается широкий комплекс вопросов, связанных с организацией труда на промышленном предприятии. Изложены основы трудовой деятельности, включающие в себя общественно-экономическую характеристику труда, особенности разделения и кооперации труда, характерные черты персонала, а также основы организации производственных процессов на промышленном предприятии. Подробно рассмотрены главные элементы организации трудового процесса, его временные характеристики и методы изучения затрат рабочего времени, основы нормирования труда различных категорий персонала, организация рабочих мест. В отдельном разделе рассмотрены вопросы эффективности и оплаты труда, даны характеристики различных условий и режимов труда и отдыха, представлены основные критерии и показатели эффективности трудовой деятельности, освещены формы и системы оплаты труда и сферы их применения, методы мотивации и стимулирования высокопроизводительной трудовой деятельности. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по направлениям подготовки «Менеджмент», «Экономика» и «Управление персоналом», а также для слушателей в системе дополнительного профессионального образования, руководителей и специалистов разного уровня предприятий реального сектора экономики.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-12300-5</t>
   </si>
   <si>
     <t>60.8я723</t>
   </si>
   <si>
     <t>06.03.2015</t>
   </si>
   <si>
     <t>ПРОИЗВОДСТВЕННЫЙ МЕНЕДЖМЕНТ. ПРАКТИЧЕСКИЙ КУРС. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Учебное пособие по своей структуре соответствует изданному в издательстве «Юрайт» в 2014 году учебнику для бакалавров «Производственный менеджмент. Теория и практика» и предназначено для практического закрепления теоретических положений по организации, планированию и управлению производством и трудовыми ресурсами, управлению качеством, логистическими процессами и инновациями, анализу результатов производственно-хозяйственной деятельности предприятия. Каждая глава практикума включает вопросы и задания для самопроверки, тестовые задания, темы рефератов и докладов. В большинстве глав рассматриваются конкретные производственные ситуации, приводятся примеры практических задач с решениями и ответами, что позволяет в полной мере освоить теоретический материал, научиться анализировать процессы, сопровождающие производственную деятельность предприятия, овладеть практическими управленческими навыками.</t>
   </si>
   <si>
     <t>978-5-534-18255-2</t>
   </si>
   <si>
     <t>65.290-2я73</t>
   </si>
   <si>
     <t>28.09.2021</t>
   </si>
   <si>
     <t>ПРОИЗВОДСТВЕННЫЙ МЕНЕДЖМЕНТ. ТЕОРИЯ И ПРАКТИКА 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Учебный курс содержит материалы, дающие комплексное представление о производственном менеджменте предприятия. Освещены теоретические и практические аспекты организации и управления производством, регламентации протекания производственных процессов. Рассмотрены особенности производственного планирования, управления материальными потоками и инновациями на предприятии, обеспечения его конкурентоспособности. Даны основы управления трудовыми ресурсами, организации труда и заработной платы. Представлена методика оценки результатов производственно-хозяйственной деятельности предприятия. Соответствует требованиям федерального государственного образовательного стандарта высшего образования. Для студентов бакалавриата, обучающихся по направлению «Менеджмент». Курс может быть полезен при подготовке магистров указанного направления, а также в системе дополнительного профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-16517-3</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -1113,121 +1113,121 @@
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1649.0</v>
       </c>
       <c r="M8" s="9">
         <v>1809.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.489</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>583302</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>334</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>1429.0</v>
       </c>
       <c r="M9" s="9">
         <v>1569.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>53</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>54</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>47</v>
+        <v>64</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
         <v>66</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Y9" s="8">
         <v>0.418</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>589266</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>67</v>