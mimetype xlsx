--- v4 (2026-07-13)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
-    <t>13.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -882,54 +882,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>546</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>2759.0</v>
+        <v>2899.0</v>
       </c>
       <c r="M5" s="9">
-        <v>3029.0</v>
+        <v>3189.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -952,54 +952,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>334</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1429.0</v>
+        <v>1499.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1569.0</v>
+        <v>1649.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>48</v>
       </c>
@@ -1022,54 +1022,54 @@
       <c r="B7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>305</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1649.0</v>
+        <v>1729.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1809.0</v>
+        <v>1899.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>56</v>
       </c>
@@ -1092,54 +1092,54 @@
       <c r="B8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>52</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>305</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>1649.0</v>
+        <v>1729.0</v>
       </c>
       <c r="M8" s="9">
-        <v>1809.0</v>
+        <v>1899.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>55</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>60</v>
       </c>
@@ -1162,54 +1162,54 @@
       <c r="B9" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>63</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>334</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>1429.0</v>
+        <v>1499.0</v>
       </c>
       <c r="M9" s="9">
-        <v>1569.0</v>
+        <v>1649.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>53</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>54</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>65</v>
       </c>
@@ -1232,54 +1232,54 @@
       <c r="B10" s="6" t="s">
         <v>67</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>68</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>546</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>2759.0</v>
+        <v>2899.0</v>
       </c>
       <c r="M10" s="9">
-        <v>3029.0</v>
+        <v>3189.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>53</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>54</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>69</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>70</v>
       </c>