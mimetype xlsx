--- v2 (2026-02-27)
+++ v3 (2026-04-16)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
-    <t>27.02.2026</t>
+    <t>16.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>