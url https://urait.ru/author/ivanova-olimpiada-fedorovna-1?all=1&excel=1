--- v3 (2026-04-16)
+++ v4 (2026-06-04)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
-[...1 lines deleted...]
-    <t>16.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+  <si>
+    <t>04.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,78 +133,75 @@
   <si>
     <t>15.09.2022</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК. ПОСОБИЕ ДЛЯ САМОСТОЯТЕЛЬНОЙ РАБОТЫ СТУДЕНТОВ (В1-С1) 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Иванова О. Ф., Шиловская М. М.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Языки и литература</t>
   </si>
   <si>
     <t>Английский язык</t>
   </si>
   <si>
-    <t>Учебное пособие имеет своей целью формирование и совершенствование лексических навыков, а также развитие умений чтения, говорения и письма, необходимых для успешной сдачи, например, ЕГЭ по английскому языку. Учебное пособие рассчитано на среднее и продвинутое владение английским языком (уровни B1, B2, C1 по Общеевропейской классификации). Пособие может помочь учащимся значительно расширить словарный запас, научит их применять полученные знания при выполнении заданий как пассивного (чтение), так и активного (создание письменного текста или устного высказывания) характера. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Данное пособие может быть рекомендовано для практических занятий по английскому языку учащимся старших классов средней школы с углубленным изучением английского языка, студентам высших учебных заведений, обучающимся по всем направлениям и специальностям, а также тем, кто изучает английский язык самостоятельно.</t>
+    <t>Учебное пособие имеет своей целью формирование и совершенствование лексических навыков, а также развитие умений чтения, говорения и письма, необходимых для успешной сдачи, например, ЕГЭ по английскому языку. Учебное пособие рассчитано на среднее и продвинутое владение английским языком (уровни B1, B2, C1 по Общеевропейской классификации). Пособие может помочь учащимся значительно расширить словарный запас, научит их применять полученные знания при выполнении заданий как пассивного (чтение), так и активного (создание письменного текста или устного высказывания) характера.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-15771-0</t>
   </si>
   <si>
     <t>81.2Англ-923</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>05.10.2022</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК. ПОСОБИЕ ДЛЯ САМОСТОЯТЕЛЬНОЙ РАБОТЫ УЧАЩИХСЯ (В1 — C1) 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
-  </si>
-[...1 lines deleted...]
-    <t>Учебное пособие имеет своей целью формирование и совершенствование лексических навыков, а также развитие умений чтения, говорения и письма, необходимых для успешной сдачи, например, ЕГЭ по английскому языку. Учебное пособие рассчитано на среднее и продвинутое владение английским языком (уровни B1, B2, C1 по Общеевропейской классификации). Пособие может помочь учащимся значительно расширить словарный запас, научит их применять полученные знания при выполнении заданий как пассивного (чтение), так и активного (создание письменного текста или устного высказывания) характера. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Данное пособие может быть рекомендовано для практических занятий по английскому языку учащимся старших классов средней школы с углубленным изучением английского языка, студентам образовательных учреждений среднего профессионального образования, обучающимся по всем профилям, а также тем, кто изучает английский язык самостоятельно.</t>
   </si>
   <si>
     <t>978-5-534-15795-6</t>
   </si>
   <si>
     <t>81.2Англ-922</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -913,61 +910,61 @@
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
         <v>1889.0</v>
       </c>
       <c r="M6" s="9">
         <v>2079.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.552</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>