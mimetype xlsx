--- v2 (2026-03-05)
+++ v3 (2026-05-04)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
-[...1 lines deleted...]
-    <t>05.03.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
+  <si>
+    <t>04.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -334,66 +334,63 @@
   <si>
     <t>978-5-534-01111-1</t>
   </si>
   <si>
     <t>83.7я73</t>
   </si>
   <si>
     <t>24.05.2016</t>
   </si>
   <si>
     <t>РИТОРИКА. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>В учебнике рассматриваются основные способы воздействия речью на убеждения людей. Упор при этом делается не только на теории способов убеждения, но и на практике их применения. Основное внимание уделяется конкретным приемам аргументации: примерам и иллюстрациям, теоретическим доводам, ссылкам на традицию, здравый смысл и вкус, ловушкам языка, а также умению распознавать корректные и некорректные манипулятивные приемы. Отдельные главы посвящены умениям и навыкам, актуальным во всех областях жизни, от науки до бизнеса: искусству ведения переговоров и споров, ораторскому мастерству. Учебник предназначен в первую очередь для студентов гуманитарных специальностей образовательных учреждений среднего профессионального образования, но заинтересует и всех, кто желает усовершенствовать свое искусство убеждать.</t>
   </si>
   <si>
     <t>978-5-534-03849-1</t>
   </si>
   <si>
     <t>83.7я723</t>
   </si>
   <si>
     <t>24.12.2012</t>
   </si>
   <si>
-    <t>СОЦИАЛЬНАЯ ФИЛОСОФИЯ 2-е изд., пер. и доп. Учебник для бакалавров</t>
+    <t>СОЦИАЛЬНАЯ ФИЛОСОФИЯ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Социология</t>
   </si>
   <si>
     <t>В учебнике анализируются основные идеи и проблемы современной социальной философии. Проанализированы особенности социального познания, а также стили современного социального nеоретизирования. Особенностью издания является рассмотрение вопроса о возможности динамических или статистических «законов» истории, уделено внимание исторически обозримым перспективам развития современного общества, социальным институтам, факторам устойчивости общества и его динамики, понятиям свободы, равенства и справедливости.</t>
   </si>
   <si>
-    <t>978-5-9916-2396-4</t>
+    <t>978-5-534-19172-1</t>
   </si>
   <si>
     <t>87.6я73</t>
-  </si>
-[...1 lines deleted...]
-    <t>84*108/32</t>
   </si>
   <si>
     <t>07.11.2012</t>
   </si>
   <si>
     <t>ТЕОРИЯ И ПРАКТИКА АРГУМЕНТАЦИИ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>В курсе анализируются основные способы воздействия речью на убеждения людей. При описании способов убеждения основное внимание уделяется прямому и косвенному подтверждению в опыте, примерам и иллюстрациям, теоретическим доводам, ссылкам на традицию, здравый смысл и вкус, ловушкам языка, искусству полемики и дискуссии. В курсе широко используются примеры, взятые из художественной литературы, истории науки и философии, что позволяет теснее связать теорию и практику аргументации.</t>
   </si>
   <si>
     <t>978-5-534-21952-4</t>
   </si>
   <si>
     <t>13.12.2016</t>
   </si>
   <si>
     <t>ФИЛОСОФИЯ НАУКИ В 2 Ч. ЧАСТЬ 1 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Настоящий учебник посвящен основным проблемам философии науки. Наука в нем понимается предельно широко, она включает естественные, социальные, гуманитарные и формальные науки. Книга состоит из двух частей. В первой части представлены основные задачи, методология, нормы, а также способы обоснования философии науки.</t>
   </si>
   <si>
     <t>978-5-534-08855-7, 978-5-534-08861-8</t>
   </si>
@@ -795,51 +792,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/aksiologiya-598653" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-filosofii-583889" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/logika-598402" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/logika-598635" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/logika-dlya-zhurnalistov-598654" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/logika-dlya-yuristov-598491" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/logika-dlya-yuristov-599031" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/logika-elementarnyy-kurs-539375" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-filosofii-583890" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/prakticheskaya-logika-598809" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/prakticheskaya-logika-zadachi-i-uprazhneniya-598753" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/prakticheskaya-logika-zadachi-i-uprazhneniya-598824" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ritorika-598500" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ritorika-598602" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/socialnaya-filosofiya-425246" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-i-praktika-argumentacii-590689" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/filosofiya-nauki-v-2-ch-chast-1-598661" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/filosofiya-nauki-v-2-ch-chast-2-598681" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/filosofiya-582700" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/aksiologiya-598653" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-filosofii-583889" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/logika-598402" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/logika-598635" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/logika-dlya-zhurnalistov-598654" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/logika-dlya-yuristov-598491" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/logika-dlya-yuristov-599031" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/logika-elementarnyy-kurs-539375" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-filosofii-583890" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/prakticheskaya-logika-598809" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/prakticheskaya-logika-zadachi-i-uprazhneniya-598753" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/prakticheskaya-logika-zadachi-i-uprazhneniya-598824" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ritorika-598500" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ritorika-598602" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/socialnaya-filosofiya-590688" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-i-praktika-argumentacii-590689" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/filosofiya-nauki-v-2-ch-chast-1-598661" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/filosofiya-nauki-v-2-ch-chast-2-598681" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/filosofiya-582700" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -2000,385 +1997,385 @@
         <v>53</v>
       </c>
       <c r="S18" s="6" t="s">
         <v>102</v>
       </c>
       <c r="T18" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U18" s="6" t="s">
         <v>103</v>
       </c>
       <c r="V18" s="6"/>
       <c r="W18" s="6" t="s">
         <v>104</v>
       </c>
       <c r="X18" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y18" s="8">
         <v>0.457</v>
       </c>
       <c r="Z18" s="6"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="8">
-        <v>425246</v>
+        <v>590688</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>105</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="6" t="s">
         <v>106</v>
       </c>
       <c r="E19" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F19" s="6"/>
       <c r="G19" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="8">
-        <v>2019</v>
+        <v>2026</v>
       </c>
       <c r="J19" s="8">
-        <v>510</v>
+        <v>428</v>
       </c>
       <c r="K19" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L19" s="9">
-        <v>1949.0</v>
+        <v>2209.0</v>
       </c>
       <c r="M19" s="9">
-        <v>2139.0</v>
+        <v>2429.0</v>
       </c>
       <c r="N19" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O19" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P19" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q19" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R19" s="6" t="s">
         <v>107</v>
       </c>
       <c r="S19" s="6" t="s">
         <v>108</v>
       </c>
       <c r="T19" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U19" s="6" t="s">
         <v>109</v>
       </c>
       <c r="V19" s="6"/>
       <c r="W19" s="6" t="s">
         <v>110</v>
       </c>
       <c r="X19" s="6" t="s">
-        <v>111</v>
+        <v>43</v>
       </c>
       <c r="Y19" s="8">
-        <v>0.509</v>
+        <v>0.638</v>
       </c>
       <c r="Z19" s="6"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="8">
         <v>590689</v>
       </c>
       <c r="B20" s="6" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="6" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="E20" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F20" s="6"/>
       <c r="G20" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="8">
         <v>2026</v>
       </c>
       <c r="J20" s="8">
         <v>250</v>
       </c>
       <c r="K20" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L20" s="9">
         <v>1389.0</v>
       </c>
       <c r="M20" s="9">
         <v>1529.0</v>
       </c>
       <c r="N20" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O20" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P20" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q20" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R20" s="6" t="s">
         <v>53</v>
       </c>
       <c r="S20" s="6" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="T20" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U20" s="6" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="V20" s="6"/>
       <c r="W20" s="6" t="s">
         <v>56</v>
       </c>
       <c r="X20" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y20" s="8">
         <v>0.423</v>
       </c>
       <c r="Z20" s="6"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="8">
         <v>598661</v>
       </c>
       <c r="B21" s="6" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C21" s="6"/>
       <c r="D21" s="6" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="E21" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F21" s="6"/>
       <c r="G21" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="8">
         <v>2026</v>
       </c>
       <c r="J21" s="8">
         <v>287</v>
       </c>
       <c r="K21" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L21" s="9">
         <v>1559.0</v>
       </c>
       <c r="M21" s="9">
         <v>1709.0</v>
       </c>
       <c r="N21" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O21" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P21" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q21" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R21" s="6" t="s">
         <v>81</v>
       </c>
       <c r="S21" s="6" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="T21" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U21" s="6" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="V21" s="6"/>
       <c r="W21" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X21" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y21" s="8">
         <v>0.468</v>
       </c>
       <c r="Z21" s="6"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="8">
         <v>598681</v>
       </c>
       <c r="B22" s="6" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C22" s="6"/>
       <c r="D22" s="6" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="E22" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F22" s="6"/>
       <c r="G22" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="8">
         <v>2026</v>
       </c>
       <c r="J22" s="8">
         <v>244</v>
       </c>
       <c r="K22" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L22" s="9">
         <v>1359.0</v>
       </c>
       <c r="M22" s="9">
         <v>1489.0</v>
       </c>
       <c r="N22" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O22" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P22" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q22" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R22" s="6" t="s">
         <v>81</v>
       </c>
       <c r="S22" s="6" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="T22" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U22" s="6" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="V22" s="6"/>
       <c r="W22" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X22" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y22" s="8">
         <v>0.415</v>
       </c>
       <c r="Z22" s="6"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="8">
         <v>582700</v>
       </c>
       <c r="B23" s="6" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="C23" s="6"/>
       <c r="D23" s="6" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="E23" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F23" s="6"/>
       <c r="G23" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="8">
         <v>2026</v>
       </c>
       <c r="J23" s="8">
         <v>478</v>
       </c>
       <c r="K23" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L23" s="9">
         <v>1969.0</v>
       </c>
       <c r="M23" s="9">
         <v>2169.0</v>
       </c>
       <c r="N23" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O23" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P23" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q23" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R23" s="6" t="s">
         <v>81</v>
       </c>
       <c r="S23" s="6" t="s">
         <v>82</v>
       </c>
       <c r="T23" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U23" s="6" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="V23" s="6"/>
       <c r="W23" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X23" s="6" t="s">
         <v>50</v>
       </c>
       <c r="Y23" s="8">
         <v>0.557</v>
       </c>
       <c r="Z23" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>