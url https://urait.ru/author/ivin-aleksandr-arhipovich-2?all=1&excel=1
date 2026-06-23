--- v3 (2026-05-04)
+++ v4 (2026-06-23)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
-[...1 lines deleted...]
-    <t>04.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="127">
+  <si>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,116 +133,122 @@
   <si>
     <t>12.12.2016</t>
   </si>
   <si>
     <t>АКСИОЛОГИЯ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Ивин А. А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Специальные философские дисциплины</t>
   </si>
   <si>
-    <t>В отечественной философской литературе нет книг по аксиологии, хотя тема ценностей всегда привлекала особое внимание русских философов. На основе уяснения ценности в самом общем смысле аксиология пытается детально проанализировать наиболее интересные и социально значимые их разновидности, проследить историю формирования определенных ценностей, указать наиболее вероятные тенденции их эволюции в будущем. В книге изучаются трактовка понятия «ценность» и многообразие ценностей, которыми руководствуется человек. Уделено внимание истории философского исследования ценностей, структуре оценок и норм, обсуждается почти не исследованный вопрос способов обоснования оценок. Особо выделена в учебнике проблема понимания, являющаяся одной из важных проблем аксиологии. Подробно рассмотрены конкретные виды ценностей: ценности научного познания, ценности морали и др., а также связь аксиологии с представлениями о природе человека.</t>
+    <t>В учебнике рассматриваются основные идеи и проблемы аксиологии, или философии ценностей. Изучаются трактовка понятия «ценность» и многообразие ценностей, которыми руководствуется человек. Уделено внимание истории философского исследования ценностей, структуре оценок и норм, обсуждается почти не исследованный вопрос способов обоснования оценок. Особо выделена в учебнике проблема понимания, являющаяся одной из важных проблем аксиологии. Подробно рассмотрены конкретные виды ценностей: ценности научного познания, ценности морали и др., а также связь аксиологии с представлениями о природе человека.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-07703-2</t>
   </si>
   <si>
     <t>87я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>07.09.2016</t>
   </si>
   <si>
     <t>ИСТОРИЯ ФИЛОСОФИИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Ивин А. А., Никитина И. П.</t>
   </si>
   <si>
+    <t>Обложка</t>
+  </si>
+  <si>
     <t>История философии и идей</t>
   </si>
   <si>
     <t>В учебном пособии раскрыты вопросы, которые осознанно или подсознательно волнуют каждого: что такое человек, в чем смысл жизни, что такое добро и зло, может ли человек обладать достоверным знанием о мире, каковы критерии правильного мышления и правильного поведения, почему мы должны подчиняться законам и др. Учебное пособие представляет собой базовый курс философии. В нем рассматриваются предмет философии и основные этапы ее исторического развития. Пособие включает контрольные вопросы, которые позволят студентам проверить качество усвоения теоретического материала.</t>
   </si>
   <si>
-    <t>978-5-9916-8946-5</t>
+    <t>978-5-534-22122-0</t>
+  </si>
+  <si>
+    <t>24.12.2013</t>
+  </si>
+  <si>
+    <t>ЛОГИКА 4-е изд., испр. и доп. Учебник и практикум для вузов</t>
+  </si>
+  <si>
+    <t>Логика. Риторика</t>
+  </si>
+  <si>
+    <t>В учебном пособии доступно, ясно и вместе с тем строго и систематично излагаются основные понятия и принципы современной логики. Основное внимание уделяется проблематике, представляющей особый интерес с точки зрения гуманитарных и социальных наук. Благодаря данному пособию студенты научатся устанавливать логические отношения между используемыми понятиями, правильно осуществлять основные логические операции на конкретном материале, обнаруживать логические ошибки при анализе конкретных рассуждений, исследовать логическую структуру оценок и норм.</t>
+  </si>
+  <si>
+    <t>978-5-534-18363-4</t>
+  </si>
+  <si>
+    <t>87.4я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
-    <t>24.12.2013</t>
-[...5 lines deleted...]
-    <t>Логика. Риторика</t>
+    <t>20.06.2016</t>
+  </si>
+  <si>
+    <t>ЛОГИКА 4-е изд., испр. и доп. Учебник и практикум для СПО</t>
+  </si>
+  <si>
+    <t>Гриф УМО СПО</t>
+  </si>
+  <si>
+    <t>Профессиональное образование</t>
   </si>
   <si>
     <t>В учебнике доступно, ясно и вместе с тем строго и систематично излагаются основные понятия и принципы современной логики. Основное внимание уделяется проблематике, представляющей особый интерес с точки зрения гуманитарных и социальных наук. Благодаря данному учебнику студенты научатся устанавливать логические отношения между используемыми понятиями, правильно осуществлять основные логические операции на конкретном материале, обнаруживать логические ошибки при анализе конкретных рассуждений, исследовать логическую структуру оценок и норм. После каждой главы приведены литература, контрольные вопросы, темы рефератов и докладов. Издание содержит логический практикум, в который входят задачи, касающиеся логического противоречия, доказательства, спора и др.</t>
   </si>
   <si>
-    <t>978-5-534-18363-4</t>
-[...16 lines deleted...]
-  <si>
     <t>978-5-534-03847-7</t>
   </si>
   <si>
     <t>87.4я723</t>
   </si>
   <si>
     <t>23.11.2016</t>
   </si>
   <si>
     <t>ЛОГИКА ДЛЯ ЖУРНАЛИСТОВ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Во многих областях человеческой деятельности можно обойтись интуитивной логикой. Имеются, однако, профессии, которые по самой своей природе требуют специального изучения логики. Журналистика одна из таких профессий. В настоящем учебнике для будущих журналистов излагаются основные понятия и операции логики. Главное внимание уделяется естественному языку и логическим ошибкам, возможным при его употреблении, а также логическому анализу содержательно интересных проблем и способам убеждения аудитории. Большинство примеров взято из художественной литературы. В заключительной главе приводятся задачи, размышление над которыми будет способствовать совершенствованию логических навыков.</t>
   </si>
   <si>
     <t>978-5-534-06556-5</t>
   </si>
   <si>
     <t>03.07.2015</t>
   </si>
   <si>
     <t>ЛОГИКА ДЛЯ ЮРИСТОВ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Доступно и вместе с тем систематично изложены основные понятия и операции современной логики. Особое внимание уделяется нормативным высказываниям и рассуждениям, логическим особенностям юридического языка, способам обоснования норм и оценок. Приводятся интересные, связанные с юридической практикой задачи, размышление над которыми призвано закрепить навыки логически последовательного и доказательного мышления. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся юридическим направлениям.</t>
@@ -262,54 +268,54 @@
   <si>
     <t>978-5-534-17391-8</t>
   </si>
   <si>
     <t>25.07.2017</t>
   </si>
   <si>
     <t>ЛОГИКА. ЭЛЕМЕНТАРНЫЙ КУРС 2-е изд., испр. и доп. Учебное пособие для вузов</t>
   </si>
   <si>
     <t>В учебном пособии изложены основы логики. Рассмотрен предмет логики и его составляющие, язык как знаковая система, его грамматика и связь с миром. Описаны имена и их виды, высказывания, логические законы. Приведена логика категорических высказываний и логические особенности естественного языка. Рассмотрены доказательство и опровержение, индуктивные рассуждения, дискуссия и полемика, виды убедительных оснований.</t>
   </si>
   <si>
     <t>978-5-534-09541-8</t>
   </si>
   <si>
     <t>11.08.2015</t>
   </si>
   <si>
     <t>ОСНОВЫ ФИЛОСОФИИ. Учебник для СПО</t>
   </si>
   <si>
     <t>Философия</t>
   </si>
   <si>
-    <t>В учебнике раскрыты вопросы, которые осознанно или подсознательно волнуют каждого: что такое человек, в чем смысл жизни, что такое добро и зло, может ли человек обладать достоверным знанием о мире, каковы критерии правильного мышления и правильного поведения, почему мы должны подчиняться законам и др. В издании изложен полный курс философии. Рассмотрены общие проблемы истории философии и основных разделов философии. Учебник включает контрольные вопросы, которые позволят студентам проверить качество усвоения теоретического материала.</t>
-[...2 lines deleted...]
-    <t>978-5-534-02437-1</t>
+    <t>В учебнике раскрыты вопросы, которые осознанно или подсознательно волнуют каждого: что такое человек, в чем смысл жизни, что такое добро и зло, может ли человек обладать достоверным знанием о мире, каковы критерии правильного мышления и правильного поведения, почему мы должны подчиняться законам и др. Рассмотрены проблемы истории философии и общие проблемы основных разделов философии.</t>
+  </si>
+  <si>
+    <t>978-5-534-22123-7</t>
   </si>
   <si>
     <t>87я723</t>
   </si>
   <si>
     <t>ПРАКТИЧЕСКАЯ ЛОГИКА 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>В учебном пособии описаны основы логики. Даны задачи и законы логики, описана неклассическая логика и ее направления. Рассмотрено доказательство, раскрыты его структура и виды, способы опровержения и ошибки в доказательстве. Приведены разновидности индукции, структура косвенного подтверждения и целевого обоснования. Представлены софизмы как интеллектуальное мошенничество и как особая форма постановки проблем. Рассмотрены логические парадоксы. Даны общие требования к спору, основные разновидности споров, корректные и некорректные приемы в споре. Учебное пособие поможет углубить и оживить имеющиеся стихийно сложившиеся знания логики, научить эффективно ими распоряжаться.</t>
   </si>
   <si>
     <t>978-5-534-08927-1</t>
   </si>
   <si>
     <t>26.07.2017</t>
   </si>
   <si>
     <t>ПРАКТИЧЕСКАЯ ЛОГИКА: ЗАДАЧИ И УПРАЖНЕНИЯ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>В книге содержится необходимый минимум задач и упражнений для активного усвоения всех разделов курса логики. Даны задачи на логику и язык, имена, ловушки языка, высказывания, логику высказываний, логику категорических высказываний, модальную логику, доказательство и опровержение, индуктивные рассуждения, искусство спора, парадоксы. Эти материалы помогут закрепить теоретические знания и развить навыки ясного, последовательного и доказательного мышления.</t>
   </si>
   <si>
     <t>978-5-534-08802-1</t>
   </si>
@@ -376,63 +382,63 @@
   <si>
     <t>ТЕОРИЯ И ПРАКТИКА АРГУМЕНТАЦИИ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>В курсе анализируются основные способы воздействия речью на убеждения людей. При описании способов убеждения основное внимание уделяется прямому и косвенному подтверждению в опыте, примерам и иллюстрациям, теоретическим доводам, ссылкам на традицию, здравый смысл и вкус, ловушкам языка, искусству полемики и дискуссии. В курсе широко используются примеры, взятые из художественной литературы, истории науки и философии, что позволяет теснее связать теорию и практику аргументации.</t>
   </si>
   <si>
     <t>978-5-534-21952-4</t>
   </si>
   <si>
     <t>13.12.2016</t>
   </si>
   <si>
     <t>ФИЛОСОФИЯ НАУКИ В 2 Ч. ЧАСТЬ 1 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Настоящий учебник посвящен основным проблемам философии науки. Наука в нем понимается предельно широко, она включает естественные, социальные, гуманитарные и формальные науки. Книга состоит из двух частей. В первой части представлены основные задачи, методология, нормы, а также способы обоснования философии науки.</t>
   </si>
   <si>
     <t>978-5-534-08855-7, 978-5-534-08861-8</t>
   </si>
   <si>
     <t>ФИЛОСОФИЯ НАУКИ В 2 Ч. ЧАСТЬ 2 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>Настоящий учебник посвящен основным проблемам философии науки. Наука в нем понимается предельно широко, она включает естественные, социальные, гуманитарные и формальные науки. Книга состоит из двух частей. Во второй части представлено многообразие ценностей в науке, внутренние и внешние факторы развития научных теорий, операции научного объяснения, предсказания и понимания.</t>
+    <t>Настоящий учебник посвящен основным проблемам философии науки. Наука в нем понимается предельно широко, она включает естественные, социальные, гуманитарные и формальные науки. Книга состоит из двух частей. Во второй части представлено многообразие ценностей в науке, внутренние и внешние факторы развития научных теорий, операции научного объяснений, предсказания и понимания.</t>
   </si>
   <si>
     <t>978-5-534-08857-1, 978-5-534-08861-8</t>
   </si>
   <si>
     <t>28.05.2014</t>
   </si>
   <si>
     <t>ФИЛОСОФИЯ. Учебник для вузов</t>
   </si>
   <si>
-    <t>978-5-9916-4016-9</t>
+    <t>978-5-534-22121-3</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
@@ -792,51 +798,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/aksiologiya-598653" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-filosofii-583889" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/logika-598402" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/logika-598635" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/logika-dlya-zhurnalistov-598654" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/logika-dlya-yuristov-598491" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/logika-dlya-yuristov-599031" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/logika-elementarnyy-kurs-539375" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-filosofii-583890" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/prakticheskaya-logika-598809" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/prakticheskaya-logika-zadachi-i-uprazhneniya-598753" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/prakticheskaya-logika-zadachi-i-uprazhneniya-598824" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ritorika-598500" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ritorika-598602" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/socialnaya-filosofiya-590688" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-i-praktika-argumentacii-590689" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/filosofiya-nauki-v-2-ch-chast-1-598661" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/filosofiya-nauki-v-2-ch-chast-2-598681" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/filosofiya-582700" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/aksiologiya-598653" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-filosofii-600821" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/logika-598402" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/logika-598635" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/logika-dlya-zhurnalistov-598654" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/logika-dlya-yuristov-598491" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/logika-dlya-yuristov-599031" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/logika-elementarnyy-kurs-539375" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-filosofii-600822" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/prakticheskaya-logika-598809" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/prakticheskaya-logika-zadachi-i-uprazhneniya-598753" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/prakticheskaya-logika-zadachi-i-uprazhneniya-598824" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ritorika-598500" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ritorika-598602" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/socialnaya-filosofiya-590688" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-i-praktika-argumentacii-590689" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/filosofiya-nauki-v-2-ch-chast-1-598661" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/filosofiya-nauki-v-2-ch-chast-2-598681" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/filosofiya-600820" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1087,115 +1093,115 @@
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
         <v>0.534</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
-        <v>583889</v>
+        <v>600821</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
-        <v>169</v>
+        <v>139</v>
       </c>
       <c r="K6" s="6" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="L6" s="9">
+        <v>749.0</v>
+      </c>
+      <c r="M6" s="9">
         <v>819.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>899.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X6" s="6" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="Y6" s="8">
-        <v>0.259</v>
+        <v>0.186</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>598402</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
@@ -1218,1174 +1224,1174 @@
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
         <v>56</v>
       </c>
       <c r="X7" s="6" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="Y7" s="8">
         <v>0.46</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>598635</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>387</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1629.0</v>
       </c>
       <c r="M8" s="9">
         <v>1789.0</v>
       </c>
       <c r="N8" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>53</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="X8" s="6" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="Y8" s="8">
         <v>0.47</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>598654</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>200</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>1159.0</v>
       </c>
       <c r="M9" s="9">
         <v>1269.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>53</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
         <v>56</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.362</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>598491</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>262</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>1449.0</v>
       </c>
       <c r="M10" s="9">
         <v>1589.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>53</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
         <v>56</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.437</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>599031</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>262</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>1449.0</v>
       </c>
       <c r="M11" s="9">
         <v>1589.0</v>
       </c>
       <c r="N11" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>53</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
         <v>56</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.437</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>539375</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2024</v>
       </c>
       <c r="J12" s="8">
         <v>215</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>1229.0</v>
       </c>
       <c r="M12" s="9">
         <v>1349.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>53</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
         <v>56</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
         <v>0.38</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
-        <v>583890</v>
+        <v>600822</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
-        <v>478</v>
+        <v>394</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
-        <v>1969.0</v>
+        <v>2059.0</v>
       </c>
       <c r="M13" s="9">
-        <v>2169.0</v>
+        <v>2259.0</v>
       </c>
       <c r="N13" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="X13" s="6" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="Y13" s="8">
-        <v>0.557</v>
+        <v>0.597</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>598809</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>223</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
         <v>1269.0</v>
       </c>
       <c r="M14" s="9">
         <v>1399.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>53</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
         <v>56</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y14" s="8">
         <v>0.39</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="8">
         <v>598753</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="6" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F15" s="6"/>
       <c r="G15" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="8">
         <v>2026</v>
       </c>
       <c r="J15" s="8">
         <v>171</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L15" s="9">
         <v>819.0</v>
       </c>
       <c r="M15" s="9">
         <v>899.0</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q15" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R15" s="6" t="s">
         <v>53</v>
       </c>
       <c r="S15" s="6" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="T15" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U15" s="6" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="V15" s="6"/>
       <c r="W15" s="6" t="s">
         <v>56</v>
       </c>
       <c r="X15" s="6" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="Y15" s="8">
         <v>0.261</v>
       </c>
       <c r="Z15" s="6"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="8">
         <v>598824</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="6" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F16" s="6"/>
       <c r="G16" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="8">
         <v>2026</v>
       </c>
       <c r="J16" s="8">
         <v>171</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L16" s="9">
         <v>819.0</v>
       </c>
       <c r="M16" s="9">
         <v>899.0</v>
       </c>
       <c r="N16" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="O16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P16" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="Q16" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R16" s="6" t="s">
         <v>53</v>
       </c>
       <c r="S16" s="6" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="T16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U16" s="6" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="V16" s="6"/>
       <c r="W16" s="6" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="X16" s="6" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="Y16" s="8">
         <v>0.261</v>
       </c>
       <c r="Z16" s="6"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="8">
         <v>598500</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C17" s="6"/>
       <c r="D17" s="6" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F17" s="6"/>
       <c r="G17" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="8">
         <v>2026</v>
       </c>
       <c r="J17" s="8">
         <v>278</v>
       </c>
       <c r="K17" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L17" s="9">
         <v>1519.0</v>
       </c>
       <c r="M17" s="9">
         <v>1669.0</v>
       </c>
       <c r="N17" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O17" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P17" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q17" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R17" s="6" t="s">
         <v>53</v>
       </c>
       <c r="S17" s="6" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="T17" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U17" s="6" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="V17" s="6"/>
       <c r="W17" s="6" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="X17" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y17" s="8">
         <v>0.457</v>
       </c>
       <c r="Z17" s="6"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="8">
         <v>598602</v>
       </c>
       <c r="B18" s="6" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C18" s="6"/>
       <c r="D18" s="6" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E18" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F18" s="6"/>
       <c r="G18" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="8">
         <v>2026</v>
       </c>
       <c r="J18" s="8">
         <v>278</v>
       </c>
       <c r="K18" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L18" s="9">
         <v>1519.0</v>
       </c>
       <c r="M18" s="9">
         <v>1669.0</v>
       </c>
       <c r="N18" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="O18" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P18" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="Q18" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R18" s="6" t="s">
         <v>53</v>
       </c>
       <c r="S18" s="6" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="T18" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U18" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="V18" s="6"/>
       <c r="W18" s="6" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="X18" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y18" s="8">
         <v>0.457</v>
       </c>
       <c r="Z18" s="6"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="8">
         <v>590688</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="6" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="E19" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F19" s="6"/>
       <c r="G19" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="8">
         <v>2026</v>
       </c>
       <c r="J19" s="8">
         <v>428</v>
       </c>
       <c r="K19" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L19" s="9">
         <v>2209.0</v>
       </c>
       <c r="M19" s="9">
         <v>2429.0</v>
       </c>
       <c r="N19" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O19" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P19" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q19" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R19" s="6" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="S19" s="6" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="T19" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U19" s="6" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="V19" s="6"/>
       <c r="W19" s="6" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="X19" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y19" s="8">
         <v>0.638</v>
       </c>
       <c r="Z19" s="6"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="8">
         <v>590689</v>
       </c>
       <c r="B20" s="6" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="6" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E20" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F20" s="6"/>
       <c r="G20" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="8">
         <v>2026</v>
       </c>
       <c r="J20" s="8">
         <v>250</v>
       </c>
       <c r="K20" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L20" s="9">
         <v>1389.0</v>
       </c>
       <c r="M20" s="9">
         <v>1529.0</v>
       </c>
       <c r="N20" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O20" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P20" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q20" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R20" s="6" t="s">
         <v>53</v>
       </c>
       <c r="S20" s="6" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="T20" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U20" s="6" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="V20" s="6"/>
       <c r="W20" s="6" t="s">
         <v>56</v>
       </c>
       <c r="X20" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y20" s="8">
         <v>0.423</v>
       </c>
       <c r="Z20" s="6"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="8">
         <v>598661</v>
       </c>
       <c r="B21" s="6" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="C21" s="6"/>
       <c r="D21" s="6" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="E21" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F21" s="6"/>
       <c r="G21" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="8">
         <v>2026</v>
       </c>
       <c r="J21" s="8">
         <v>287</v>
       </c>
       <c r="K21" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L21" s="9">
         <v>1559.0</v>
       </c>
       <c r="M21" s="9">
         <v>1709.0</v>
       </c>
       <c r="N21" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O21" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P21" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q21" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R21" s="6" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="S21" s="6" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="T21" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U21" s="6" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="V21" s="6"/>
       <c r="W21" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X21" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y21" s="8">
         <v>0.468</v>
       </c>
       <c r="Z21" s="6"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="8">
         <v>598681</v>
       </c>
       <c r="B22" s="6" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="C22" s="6"/>
       <c r="D22" s="6" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="E22" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F22" s="6"/>
       <c r="G22" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="8">
         <v>2026</v>
       </c>
       <c r="J22" s="8">
         <v>244</v>
       </c>
       <c r="K22" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L22" s="9">
         <v>1359.0</v>
       </c>
       <c r="M22" s="9">
         <v>1489.0</v>
       </c>
       <c r="N22" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O22" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P22" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q22" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R22" s="6" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="S22" s="6" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="T22" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U22" s="6" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="V22" s="6"/>
       <c r="W22" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X22" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y22" s="8">
         <v>0.415</v>
       </c>
       <c r="Z22" s="6"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="8">
-        <v>582700</v>
+        <v>600820</v>
       </c>
       <c r="B23" s="6" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C23" s="6"/>
       <c r="D23" s="6" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="E23" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F23" s="6"/>
       <c r="G23" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="8">
         <v>2026</v>
       </c>
       <c r="J23" s="8">
-        <v>478</v>
+        <v>394</v>
       </c>
       <c r="K23" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L23" s="9">
-        <v>1969.0</v>
+        <v>2059.0</v>
       </c>
       <c r="M23" s="9">
-        <v>2169.0</v>
+        <v>2259.0</v>
       </c>
       <c r="N23" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O23" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P23" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q23" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R23" s="6" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="S23" s="6" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="T23" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U23" s="6" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="V23" s="6"/>
       <c r="W23" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X23" s="6" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="Y23" s="8">
-        <v>0.557</v>
+        <v>0.597</v>
       </c>
       <c r="Z23" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_10"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_12"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_13"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_15"/>