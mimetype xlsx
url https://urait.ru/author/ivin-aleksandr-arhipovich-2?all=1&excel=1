--- v4 (2026-06-23)
+++ v5 (2026-08-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="127">
   <si>
-    <t>23.06.2026</t>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -250,54 +250,54 @@
   <si>
     <t>ЛОГИКА ДЛЯ ЮРИСТОВ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Доступно и вместе с тем систематично изложены основные понятия и операции современной логики. Особое внимание уделяется нормативным высказываниям и рассуждениям, логическим особенностям юридического языка, способам обоснования норм и оценок. Приводятся интересные, связанные с юридической практикой задачи, размышление над которыми призвано закрепить навыки логически последовательного и доказательного мышления. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся юридическим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-06802-3</t>
   </si>
   <si>
     <t>21.07.2023</t>
   </si>
   <si>
     <t>ЛОГИКА ДЛЯ ЮРИСТОВ. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Существуют профессии, которые по своей природе требуют специального изучения логики, и профессия юриста одна из них. Хорошее владение логикой и умением убеждать других важный показатель профессионального мастерства юриста. Настоящий учебник обладает рядом особенностей. Особое внимание в нем уделяется специфике юридического языка, логическому анализу структуры норм и нормативной логике. Подробно обсуждаются способы воздействия на убеждение аудитории, корректные и некорректные приемы аргументации и ее частного случая спора. Большинство примеров взяты из юридической литературы. Это позволяет показать, что логика предмет не только абстрактного теоретизирования, но и повседневной практики юридического рассуждения. В заключительной главе приводятся задачи, размышление над которыми должно способствовать совершенствованию логических навыков.</t>
   </si>
   <si>
     <t>978-5-534-17391-8</t>
   </si>
   <si>
     <t>25.07.2017</t>
   </si>
   <si>
-    <t>ЛОГИКА. ЭЛЕМЕНТАРНЫЙ КУРС 2-е изд., испр. и доп. Учебное пособие для вузов</t>
-[...2 lines deleted...]
-    <t>В учебном пособии изложены основы логики. Рассмотрен предмет логики и его составляющие, язык как знаковая система, его грамматика и связь с миром. Описаны имена и их виды, высказывания, логические законы. Приведена логика категорических высказываний и логические особенности естественного языка. Рассмотрены доказательство и опровержение, индуктивные рассуждения, дискуссия и полемика, виды убедительных оснований.</t>
+    <t>ЛОГИКА. ЭЛЕМЕНТАРНЫЙ КУРС 2-е изд., испр. и доп. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>В учебнике изложены основы логики. Рассмотрен предмет логики и его составляющие, язык как знаковая система, его грамматика и связь с миром. Описаны имена и их виды, высказывания, логические законы. Приведена логика категорических высказываний и логические особенности естественного языка. Рассмотрены доказательство и опровержение, индуктивные рассуждения, дискуссия и полемика, виды убедительных оснований.</t>
   </si>
   <si>
     <t>978-5-534-09541-8</t>
   </si>
   <si>
     <t>11.08.2015</t>
   </si>
   <si>
     <t>ОСНОВЫ ФИЛОСОФИИ. Учебник для СПО</t>
   </si>
   <si>
     <t>Философия</t>
   </si>
   <si>
     <t>В учебнике раскрыты вопросы, которые осознанно или подсознательно волнуют каждого: что такое человек, в чем смысл жизни, что такое добро и зло, может ли человек обладать достоверным знанием о мире, каковы критерии правильного мышления и правильного поведения, почему мы должны подчиняться законам и др. Рассмотрены проблемы истории философии и общие проблемы основных разделов философии.</t>
   </si>
   <si>
     <t>978-5-534-22123-7</t>
   </si>
   <si>
     <t>87я723</t>
   </si>
   <si>
     <t>ПРАКТИЧЕСКАЯ ЛОГИКА 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
@@ -798,51 +798,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/aksiologiya-598653" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-filosofii-600821" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/logika-598402" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/logika-598635" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/logika-dlya-zhurnalistov-598654" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/logika-dlya-yuristov-598491" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/logika-dlya-yuristov-599031" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/logika-elementarnyy-kurs-539375" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-filosofii-600822" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/prakticheskaya-logika-598809" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/prakticheskaya-logika-zadachi-i-uprazhneniya-598753" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/prakticheskaya-logika-zadachi-i-uprazhneniya-598824" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ritorika-598500" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ritorika-598602" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/socialnaya-filosofiya-590688" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-i-praktika-argumentacii-590689" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/filosofiya-nauki-v-2-ch-chast-1-598661" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/filosofiya-nauki-v-2-ch-chast-2-598681" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/filosofiya-600820" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/aksiologiya-598653" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-filosofii-600821" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/logika-598402" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/logika-598635" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/logika-dlya-zhurnalistov-598654" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/logika-dlya-yuristov-598491" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/logika-dlya-yuristov-599031" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/logika-elementarnyy-kurs-601167" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-filosofii-600822" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/prakticheskaya-logika-598809" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/prakticheskaya-logika-zadachi-i-uprazhneniya-598753" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/prakticheskaya-logika-zadachi-i-uprazhneniya-598824" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ritorika-598500" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ritorika-598602" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/socialnaya-filosofiya-590688" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-i-praktika-argumentacii-590689" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/filosofiya-nauki-v-2-ch-chast-1-598661" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/filosofiya-nauki-v-2-ch-chast-2-598681" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/filosofiya-600820" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1513,69 +1513,69 @@
         <v>53</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>75</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>76</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
         <v>56</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.437</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
-        <v>539375</v>
+        <v>601167</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
         <v>78</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>215</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>1229.0</v>
       </c>
       <c r="M12" s="9">
         <v>1349.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>