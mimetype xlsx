--- v2 (2026-02-27)
+++ v3 (2026-04-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
-    <t>27.02.2026</t>
+    <t>22.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>