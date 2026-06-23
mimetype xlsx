--- v3 (2026-04-22)
+++ v4 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
-    <t>22.04.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -175,51 +175,51 @@
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Проблема получения широкого ассортимента ценных растений, необходимых для лесовосстановления и озеленения населенных пунктов, является актуальной задачей лесного хозяйства. Курс состоит из двух основных блоков: теоретического, где рассматриваются основы создания лесных питомников, и практического, где представлены современные технологии выращивания посадочного материала, а также организация работ в питомниках с применением средств механизации производственных процессов. Включает в себя 8 тем, практические задания и глоссарий. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Предназначен для студентов, специалистов лесного хозяйства, преподавателей образовательных учреждений среднего профессионального образования, а также широкого круга читателей, интересующихся проблемами древоводства и рационального использования лесного фонда.</t>
   </si>
   <si>
     <t>978-5-534-21505-2</t>
   </si>
   <si>
     <t>43я723</t>
   </si>
   <si>
     <t>12.04.2018</t>
   </si>
   <si>
     <t>ЛЕСНЫЕ КУЛЬТУРЫ. Учебник для вузов</t>
   </si>
   <si>
     <t>Данченко А. М., Кабанова С. А., Данченко М. А., Муканов Б. М.</t>
   </si>
   <si>
-    <t>Рациональное использование лесного фонда, создание системы искусственного лесовозобновления являются актуальными задачами организации жизненной среды общества. Специалистам лесного хозяйства крайне необходимы знания о перспективных лесохозяйственных технологиях, умения и навыки их внедрения на обширных территориях, утративших свои естественные экологические свойства. Курс состоит из двух основных блоков — теоретического, в котором рассматриваются лесоводственные и экологические основы создания, выращивания, сохранения, защиты и использования лесных культур, и практического, где представлены технологические приемы создания устойчивых лесных культур различного функционального назначения, а также методы организации лесокультурных работ с применением новейших средств механизации производственных процессов.</t>
+    <t>Рациональное использование лесного фонда, создание системы искусственного лесовозобновления являются актуальными задачами организации жизненной среды общества. Специалистам лесного хозяйства крайне необходимы знания о перспективных лесохозяйственных технологиях, умения и навыки их внедрения на обширных территориях, утративших свои естественные экологические свойства. Учебное пособие состоит из двух основных блоков — теоретического, в котором рассматриваются лесоводственные и экологические основы создания, выращивания, сохранения, защиты и использования лесных культур, и практического, где представлены технологические приемы создания устойчивых лесных культур различного функционального назначения, а также методы организации лесокультурных работ с применением новейших средств механизации производственных процессов.</t>
   </si>
   <si>
     <t>978-5-534-06498-8</t>
   </si>
   <si>
     <t>43.4я73</t>
   </si>
   <si>
     <t>13.04.2018</t>
   </si>
   <si>
     <t>ЛЕСНЫЕ КУЛЬТУРЫ. Учебник для СПО</t>
   </si>
   <si>
     <t>978-5-534-07553-3</t>
   </si>
   <si>
     <t>43.4я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">