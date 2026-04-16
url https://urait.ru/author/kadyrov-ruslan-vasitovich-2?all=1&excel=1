--- v1 (2026-02-26)
+++ v2 (2026-04-16)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
-    <t>26.02.2026</t>
+    <t>16.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,78 +130,78 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>14.01.2020</t>
   </si>
   <si>
     <t>ПОСТТРАВМАТИЧЕСКОЕ СТРЕССОВОЕ РАССТРОЙСТВО (PTSD) 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Кадыров Р. В.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
-    <t>Психология. Общие работы</t>
+    <t>Психология и педагогика в отдельных отраслях</t>
   </si>
   <si>
     <t>В учебнике представлены как теории и методы оказания психологической помощи людям непосредственно во время и после экстремальных ситуаций, так и содержание этапов интегративной психологической помощи при посттравматическом стрессовом расстройстве (ПТСР) с упражнениями и техниками. Цель учебника — помочь психологам и психотерапевтам в лечении таких клиентов (пациентов). Так как психологическая помощь и психотерапия ПТСР проводится специалистами с различной профессиональной подготовкой, автор предлагает интегративный подход к проблеме. Книга состоит из трех разделов и приложений с практической информацией. Главы первого раздела посвящены человеку в экстремальных ситуациях, его реакциям и психологической помощи в них. Во втором разделе приведены основные подходы, взгляды на ПТСР, рассмотрены принципы и методы психодиагностики и определения тяжести психической травматизации, представлены основные направления психологической помощи при ПТСР. В третьем разделе рассматривается организация и содержание интегративной психологической помощи при ПТСР. Соответствует актуальным требованиям Федерального государственного стандарта высшего профессионального образования. Издание будет интересно психологам, клиническим и военным психологам, психотерапевтам, командирам воинских подразделений, курсантам военно-учебных заведений, студентам психологических факультетов и всем, интересующимся вопросами экстремальной и кризисной психологии.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-12558-0</t>
   </si>
   <si>
     <t>88.37я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>12.03.2025</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЧЕСКАЯ ДИАГНОСТИКА В ОБРАЗОВАНИИ. ПРОФИЛАКТИКА СКЛОННОСТИ К ЭКСТРЕМИЗМУ. Учебник для вузов</t>
   </si>
   <si>
     <t>Кадыров Р. В., Капустина Т. В., Садон Е. В., Эльзессер А. С.</t>
   </si>
   <si>
-    <t>Психодиагностика. Психоанализ. Психотерапия</t>
+    <t>Психодиагностика. Психоанализ.</t>
   </si>
   <si>
     <t>В курсе рассмотрена проблема экстремизма и его специфика проявления в образовательной среде. В курсе представлена авторская модель, которая изучает склонность к экстремизму через призму социально-психологической дезадаптации. При этом социально-психологическая дезадаптация может проявляться не только в виде склонности к экстремизму, но и в суицидальном, самоповреждающем и скрытом агрессивном поведении, которые также подробно представлены в настоящем курсе. Предлагается авторский скрининг-метод для оценки склонности к экстремизму в образовательной среде (версия для школьников и версия для студентов) с указанием психометрических параметров методики. В курсе также представлены практические рекомендации в форме памяток для педагогов. Для студентов высших учебных заведений, обучающихся по гуманитарным направлениям.</t>
   </si>
   <si>
     <t>978-5-534-18067-1</t>
   </si>
   <si>
     <t>88.91я73</t>
   </si>
   <si>
     <t>01.10.2019</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЧЕСКОЕ ЗАКЛЮЧЕНИЕ 2-е изд. Учебное пособие для вузов</t>
   </si>
   <si>
     <t>Капустина Т. В., Асриян О. Б., Кадыров Р. В.</t>
   </si>
   <si>
     <t>В курсе раскрываются теоретические основы написания психологического и судебно-психологического заключения, представляются практические примеры описания результатов психологических методик и психологических заключений. При подготовке представляемого учебного курса использован многолетний опыт его составителей в преподавании соответствующего раздела учебных программ и опыт психологической практики. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по специальности «Психология».</t>
   </si>
   <si>
     <t>978-5-534-19234-6</t>
   </si>