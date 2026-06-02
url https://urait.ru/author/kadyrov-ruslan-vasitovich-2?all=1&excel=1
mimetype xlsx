--- v2 (2026-04-16)
+++ v3 (2026-06-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
-    <t>16.04.2026</t>
+    <t>02.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>14.01.2020</t>
   </si>
   <si>
     <t>ПОСТТРАВМАТИЧЕСКОЕ СТРЕССОВОЕ РАССТРОЙСТВО (PTSD) 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Кадыров Р. В.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Психология и педагогика в отдельных отраслях</t>
   </si>
   <si>
-    <t>В учебнике представлены как теории и методы оказания психологической помощи людям непосредственно во время и после экстремальных ситуаций, так и содержание этапов интегративной психологической помощи при посттравматическом стрессовом расстройстве (ПТСР) с упражнениями и техниками. Цель учебника — помочь психологам и психотерапевтам в лечении таких клиентов (пациентов). Так как психологическая помощь и психотерапия ПТСР проводится специалистами с различной профессиональной подготовкой, автор предлагает интегративный подход к проблеме. Книга состоит из трех разделов и приложений с практической информацией. Главы первого раздела посвящены человеку в экстремальных ситуациях, его реакциям и психологической помощи в них. Во втором разделе приведены основные подходы, взгляды на ПТСР, рассмотрены принципы и методы психодиагностики и определения тяжести психической травматизации, представлены основные направления психологической помощи при ПТСР. В третьем разделе рассматривается организация и содержание интегративной психологической помощи при ПТСР. Соответствует актуальным требованиям Федерального государственного стандарта высшего профессионального образования. Издание будет интересно психологам, клиническим и военным психологам, психотерапевтам, командирам воинских подразделений, курсантам военно-учебных заведений, студентам психологических факультетов и всем, интересующимся вопросами экстремальной и кризисной психологии.</t>
+    <t>В учебнике представлены как теории и методы оказания психологической помощи людям непосредственно во время и после экстремальных ситуаций, так и содержание этапов интегративной психологической помощи при посттравматическом стрессовом расстройстве (ПТСР) с упражнениями и техниками. Книга состоит из трех разделов и приложений с практической информацией. Главы первого раздела посвящены человеку в экстремальных ситуациях, его реакциям и психологической помощи в них. Во втором разделе приведены основные подходы, взгляды на ПТСР, рассмотрены принципы и методы психодиагностики и определения тяжести психической травматизации, представлены основные направления психологической помощи при ПТСР. В третьем разделе рассматривается организация и содержание интегративной психологической помощи при ПТСР.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-12558-0</t>
   </si>
   <si>
     <t>88.37я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>12.03.2025</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЧЕСКАЯ ДИАГНОСТИКА В ОБРАЗОВАНИИ. ПРОФИЛАКТИКА СКЛОННОСТИ К ЭКСТРЕМИЗМУ. Учебник для вузов</t>
   </si>
   <si>
     <t>Кадыров Р. В., Капустина Т. В., Садон Е. В., Эльзессер А. С.</t>
   </si>
   <si>
     <t>Психодиагностика. Психоанализ.</t>
   </si>
@@ -202,51 +202,51 @@
   <si>
     <t>В курсе раскрываются теоретические основы написания психологического и судебно-психологического заключения, представляются практические примеры описания результатов психологических методик и психологических заключений. При подготовке представляемого учебного курса использован многолетний опыт его составителей в преподавании соответствующего раздела учебных программ и опыт психологической практики. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по специальности «Психология».</t>
   </si>
   <si>
     <t>978-5-534-19234-6</t>
   </si>
   <si>
     <t>88я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>12.08.2024</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ ЭКСТРЕМАЛЬНЫХ СИТУАЦИЙ И СОСТОЯНИЙ. ПОСТТРАВМАТИЧЕСКОЕ СТРЕССОВОЕ РАССТРОЙСТВО 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В курсе представлены как теории и методы оказания психологической помощи людям непосредственно во время и после экстремальных ситуаций, так и содержание этапов интегративной психологической помощи при посттравматическом стрессовом расстройстве (ПТСР) с упражнениями и техниками. Цель курса — помочь психологам и психотерапевтам в лечении таких клиентов (пациентов). Так как психологическая помощь и психотерапия ПТСР проводится специалистами с различной профессиональной подготовкой, автор предлагает интегративный подход к проблеме. Курс состоит из трех разделов и приложений с практической информацией. Темы первого раздела посвящены человеку в экстремальных ситуациях, его реакциям и психологической помощи в них. Во втором разделе приведены основные подходы, взгляды на ПТСР, рассмотрены принципы и методы психодиагностики и определения тяжести психической травматизации, представлены основные направления психологической помощи при ПТСР. В третьем разделе рассматривается организация и содержание интегративной психологической помощи при ПТСР. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
+    <t>В курсе представлены как теории и методы оказания психологической помощи людям непосредственно во время и после экстремальных ситуаций, так и содержание этапов интегративной психологической помощи при посттравматическом стрессовом расстройстве (ПТСР) с упражнениями и техниками. Цель курса — помочь психологам и психотерапевтам в лечении таких клиентов (пациентов). Так как психологическая помощь и психотерапия ПТСР проводится специалистами с различной профессиональной подготовкой, автор предлагает интегративный подход к проблеме.</t>
   </si>
   <si>
     <t>978-5-534-20196-3</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>