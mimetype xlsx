--- v3 (2026-06-02)
+++ v4 (2026-07-21)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
-    <t>02.06.2026</t>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>