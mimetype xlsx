--- v2 (2026-03-14)
+++ v3 (2026-05-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
-    <t>14.03.2026</t>
+    <t>02.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>