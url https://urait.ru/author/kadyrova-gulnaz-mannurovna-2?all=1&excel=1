--- v3 (2026-05-02)
+++ v4 (2026-06-23)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
-[...1 lines deleted...]
-    <t>02.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+  <si>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -214,117 +214,114 @@
   <si>
     <t>ПРОЕКТНОЕ УПРАВЛЕНИЕ В ОРГАНАХ ВЛАСТИ 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Предлагаемый курс обобщает методологическую, теоретическую и эмпирическую информацию, необходимую для формирования всестороннего системного представления о проектном управлении в органах власти. В нем раскрываются теоретико-правовые и концептуальные вопросы проектного управления в органах власти Российской Федерации, уточняется структура и ключевые процессы данного института, особое внимание уделяется аспектам управления национальными и федеральными, региональными и муниципальными проектами в органах власти, также исследуются особенности проектного управления в органах власти зарубежных стран, оцениваются перспективы его развития в нашей стране в эпоху цифровизации. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-21409-3</t>
   </si>
   <si>
     <t>60.82я723</t>
   </si>
   <si>
     <t>29.05.2024</t>
   </si>
   <si>
     <t>СИСТЕМА ГОСУДАРСТВЕННОГО И МУНИЦИПАЛЬНОГО УПРАВЛЕНИЯ 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Еремина С.Г., Мусиновой Н.Н., Паниной О.В., Прокофьева С.Е.</t>
   </si>
   <si>
     <t>Теория и история государственного и муниципального управления</t>
   </si>
   <si>
-    <t>Информация, приведенная в курсе, — апробированный авторами на практике государственного и муниципального управления и дидактически обработанный материал. Курс поможет в изучении основных теоретических концепций государственного и муниципального управления, вопросов создания новой модели государственного и муниципального менеджмента, технологии применения современных методов управления. Данный курс подготовлен с учетом поправок, внесенных в Конституцию Российской Федерации и вступивших в силу 5 октября 2022 г. В курсе в большом объеме представлены теории государственного и муниципального управления, к каждой теме прилагается практикум, приводятся схемы для лучшего усвоения материала. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по социально-экономическим направлениям. Может быть полезен также студентам магистратуры, слушателям курсов повышения квалификации государственных и муниципальных служащих, аспирантам, в качестве дополнительной литературы может быть использован студентами среднего профессионального образования.</t>
+    <t>Информация, приведенная в курсе, — апробированный авторами на практике государственного и муниципального управления и дидактически обработанный материал. Курс поможет в изучении основных теоретических концепций государственного и муниципального управления, вопросов создания новой модели государственного и муниципального менеджмента, технологии применения современных методов управления. Данный курс подготовлен с учетом поправок, внесенных в Конституцию Российской Федерации и вступивших в силу 5 октября 2022 г. В курсе в большом объеме представлены теории государственного и муниципального управления, к каждой теме прилагается практикум, приводятся схемы для лучшего усвоения материала.</t>
   </si>
   <si>
     <t>978-5-534-19168-4</t>
   </si>
   <si>
     <t>67.401я73</t>
   </si>
   <si>
     <t>Стратегическое управление в государственной и муниципальной сфере 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Прокофьева С.Е.</t>
   </si>
   <si>
     <t>Предлагаемый курс обобщает методологическую, теоретическую и эмпирическую информацию, необходимую для всестороннего системного представления о стратегическом управлении в органах власти. В нем рассматриваются историко-теоретические и практические основы стратегического управления и планирования в Российской Федерации на федеральном, региональном и местном уровнях, определены перспективы в условиях развития Индустрии 4.0, изучен зарубежный опыт стратегического управления в органах власти. Соответствует федеральному государственному образовательному стандарту высшего образования. Предназначен для студентов, обучающихся по направлениям подготовки «Государственное и муниципальное управление», «Юриспруденция», «Политология», «Международные отношения», слушателей курсов повышения квалификации и программ профессиональной переподготовки, аспирантов и преподавателей, государственных и муниципальных служащих, политических деятелей.</t>
   </si>
   <si>
     <t>978-5-534-21404-8</t>
   </si>
   <si>
     <t>65я73</t>
   </si>
   <si>
     <t>25.11.2022</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ ГОСУДАРСТВЕННОЙ И МУНИЦИПАЛЬНОЙ ЗАКУПОЧНОЙ ДЕЯТЕЛЬНОСТЬЮ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Бухгалтерский учет и аудит. Налоговый учет</t>
   </si>
   <si>
-    <t>Предлагаемый курс обобщает правовую и методическую информацию, которая необходима для эффективного управления государственными и муниципальными закупками и контрактами. В курсе рассматриваются вопросы организации закупок товаров, работ и услуг для обеспечения государственных и муниципальных нужд: планирование закупок, осуществление закупок, вопросы заключения и исполнения контрактов на поставку товаров, работ и услуг. Отдельное внимание уделено особенностям закупок государственными структурами в соответствии с Федеральным законом от 18.07.2011 № 223-ФЗ «О закупках товаров, работ, услуг отдельными видами юридических лиц». Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Предназначен для студентов, обучающихся по направлениям подготовки «Государственное и муниципальное управление», «Юриспруденция», «Экономика», «Менеджмент», слушателей курсов повышения квалификации и программ профессиональной переподготовки. Курс может быть полезен практикующим работникам, в профессиональные обязанности которых входит участие в государственных и муниципальных закупках.</t>
+    <t>Предлагаемый курс обобщает правовую и методическую информацию, которая необходима для эффективного управления государственными и муниципальными закупками и контрактами. В курсе рассматриваются вопросы организации закупок товаров, работ и услуг для обеспечения государственных и муниципальных нужд: планирование закупок, осуществление закупок, вопросы заключения и исполнения контрактов на поставку товаров, работ и услуг. Отдельное внимание уделено особенностям закупок государственными структурами в соответствии с Федеральным законом от 18.07.2011 № 223-ФЗ «О закупках товаров, работ, услуг отдельными видами юридических лиц».</t>
   </si>
   <si>
     <t>978-5-534-15790-1</t>
   </si>
   <si>
     <t>65.41я73</t>
   </si>
   <si>
     <t>28.11.2022</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ ГОСУДАРСТВЕННЫМИ И МУНИЦИПАЛЬНЫМИ ЗАКУПКАМИ 3-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
-    <t>Предлагаемый курс обобщает правовую и методическую информацию, которая необходима для эффективного управления государственными и муниципальными закупками и контрактами. В курсе рассматриваются вопросы организации закупок товаров, работ и услуг для обеспечения государственных и муниципальных нужд: планирование закупок, осуществление закупок, вопросы заключения и исполнения контрактов на поставку товаров, работ и услуг. Отдельное внимание уделено особенностям закупок государственными структурами в соответствии с Федеральным законом от 18.07.2011 № 223-ФЗ «О закупках товаров, работ, услуг отдельными видами юридических лиц». Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Предназначен для студентов, обучающихся по направлениям подготовки «Государственное и муниципальное управление», «Юриспруденция», «Экономика», «Менеджмент», слушателей курсов повышения квалификации и программ профессиональной переподготовки. Курс может быть полезен практикующим работникам, в профессиональные обязанности которых входит участие в государственных и муниципальных закупках.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-15830-4</t>
   </si>
   <si>
     <t>65.41я723</t>
   </si>
   <si>
     <t>18.01.2023</t>
   </si>
   <si>
     <t>ЭФФЕКТИВНОСТЬ И РЕЗУЛЬТАТИВНОСТЬ ДЕЯТЕЛЬНОСТИ ОРГАНОВ ВЛАСТИ. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>Предлагаемый курс обобщает методологическую, теоретическую и эмпирическую информацию, необходимую для всестороннего системного представления об эффективности и результативности деятельности органов власти. В курсе приводятся теоретические основы института эффективности и результативности государственного (муниципального) управления, рассматриваются особенности международного и национального опыта правовой регламентации оценивания эффективности и результативности государственного (муниципального) управления с точки зрения и ретроспективы, утоняются подходы, критерии, методика оценки и показатели эффективности и результативности деятельности органов власти на федеральном, региональном и муниципальном уровнях, в частности с позиции digital-реалий и перспектив. Отдельное внимание уделено вопросам оценки эффективности и результативности деятельности государственных (муниципальных) служащих. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Предназначен для студентов, обучающихся по направлениям подготовки «Государственное и муниципальное управление», «Юриспруденция», «Политология», «Международные отношения», слушателей курсов повышения квалификации и программ профессиональной переподготовки, аспирантов и преподавателей, государственных и муниципальных служащих, политических деятелей.</t>
+    <t>В курсе приводятся теоретические основы института эффективности и результативности государственного (муниципального) управления, рассматриваются особенности международного и национального опыта правовой регламентации оценивания эффективности и результативности государственного (муниципального) управления с точки зрения и ретроспективы, утоняются подходы, критерии, методика оценки и показатели эффективности и результативности деятельности органов власти на федеральном, региональном и муниципальном уровнях, в частности с позиции digital-реалий и перспектив. Предназначен для студентов, обучающихся по направлениям подготовки «Государственное и муниципальное управление», «Юриспруденция», «Политология», «Международные отношения», слушателей курсов повышения квалификации и программ профессиональной переподготовки, аспирантов и преподавателей, государственных и муниципальных служащих, политических деятелей.</t>
   </si>
   <si>
     <t>978-5-534-15814-4</t>
   </si>
   <si>
     <t>67.400я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -1453,131 +1450,131 @@
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>2049.0</v>
       </c>
       <c r="M12" s="9">
         <v>2249.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>47</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>48</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>76</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>77</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
         <v>0.595</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>589181</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>54</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>247</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
         <v>1379.0</v>
       </c>
       <c r="M13" s="9">
         <v>1519.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>65</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y13" s="8">
         <v>0.419</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>