--- v2 (2026-03-14)
+++ v3 (2026-05-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
-    <t>14.03.2026</t>
+    <t>03.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,51 +130,51 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>29.05.2018</t>
   </si>
   <si>
     <t>МАТЕМАТИЧЕСКОЕ МОДЕЛИРОВАНИЕ ОСНОВНЫХ ПРОЦЕССОВ ХИМИЧЕСКИХ ПРОИЗВОДСТВ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Кафаров В. В., Глебов М. Б.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
-    <t>Химия</t>
+    <t>Общая химия</t>
   </si>
   <si>
     <t>Учебное пособие посвящено применению методов математического моделирования в химических процессах. Представлены классификация математических моделей и этапы моделирования, изложены методы нахождения точечных и интервальных оценок; приведен расчет гидромеханических процессов разделения двухфазных смесей в поле центробежных и гравитационных сил. Отдельные главы посвящены рассмотрению телообменных и массообменных процессов.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-07524-3</t>
   </si>
   <si>
     <t>22.1я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>22.03.2018</t>
   </si>
   <si>
     <t>СИСТЕМНЫЙ АНАЛИЗ ПРОЦЕССОВ ХИМИЧЕСКОЙ ТЕХНОЛОГИИ : ОСНОВЫ СТРАТЕГИИ 2-е изд., пер. и доп. Монография</t>
   </si>
   <si>
     <t>Кафаров В. В., Дорохов И. Н. ; Отв. ред. Жаворонков Н. М.</t>
   </si>