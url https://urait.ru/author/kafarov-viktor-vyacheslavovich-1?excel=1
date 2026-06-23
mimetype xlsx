--- v3 (2026-05-03)
+++ v4 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
-    <t>03.05.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -157,99 +157,99 @@
   <si>
     <t>Учебное пособие посвящено применению методов математического моделирования в химических процессах. Представлены классификация математических моделей и этапы моделирования, изложены методы нахождения точечных и интервальных оценок; приведен расчет гидромеханических процессов разделения двухфазных смесей в поле центробежных и гравитационных сил. Отдельные главы посвящены рассмотрению телообменных и массообменных процессов.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-07524-3</t>
   </si>
   <si>
     <t>22.1я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>22.03.2018</t>
   </si>
   <si>
     <t>СИСТЕМНЫЙ АНАЛИЗ ПРОЦЕССОВ ХИМИЧЕСКОЙ ТЕХНОЛОГИИ : ОСНОВЫ СТРАТЕГИИ 2-е изд., пер. и доп. Монография</t>
   </si>
   <si>
     <t>Кафаров В. В., Дорохов И. Н. ; Отв. ред. Жаворонков Н. М.</t>
   </si>
   <si>
-    <t>В монографии рассматривается химико-технологический процесс как сложная кибернетическая система и определяются основы стратегии системного анализа в этой сфере. Дается характеристика формальных методов синтеза операторов физико-химических систем, методов механики сплошной среды и методов идентификации, описываемых линейными дифференциальными уравнениями. Описаны принципы идентификации объектов линейных и нелинейных систем.</t>
+    <t>Серия «Университеты России» позволит высшим учебным заведениям нашей страны использовать в образовательном процессе издания (в том числе учебники и учебные пособия по различным дисциплинам), подготовленные преподавателями лучших университетов России и впервые опубликованные в издательствах университетов. Все представленные в этой серии работы прошли экспертную оценку учебно-методического отдела издательства и публикуются в оригинальной редакции. В монографии рассматривается химико-технологический процесс как сложная кибернетическая система и определяются основы стратегии системного анализа в этой сфере. Дается характеристика формальных методов синтеза операторов физико-химических систем, методов механики сплошной среды и методов идентификации, описываемых линейными дифференциальными уравнениями. Описаны принципы идентификации объектов линейных и нелинейных систем.</t>
   </si>
   <si>
     <t>978-5-534-06991-4</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>28.04.2018</t>
   </si>
   <si>
     <t>СИСТЕМНЫЙ АНАЛИЗ ПРОЦЕССОВ ХИМИЧЕСКОЙ ТЕХНОЛОГИИ: ИЗМЕЛЬЧЕНИЕ И СМЕШЕНИЕ 2-е изд., пер. и доп. Монография</t>
   </si>
   <si>
     <t>Кафаров В. В., Дорохов И. Н., Арутюнов С. Ю. ; Отв. ред. Жаворонков Н. М.</t>
   </si>
   <si>
     <t>В монографии рассматривается системный подход к анализу и количественному описанию процессов измельчения и смешения сыпучих материалов. Авторами проведен их качественный анализ, построены математические модели и рассмотрены вопросы оптимизации процессов измельчения и смешения. Также описаны особенности управления и синтеза систем управления процессами измельчения и смешения в устройствах различных типов.</t>
   </si>
   <si>
     <t>978-5-534-07043-9</t>
   </si>
   <si>
     <t>05.04.2018</t>
   </si>
   <si>
     <t>СИСТЕМНЫЙ АНАЛИЗ ПРОЦЕССОВ ХИМИЧЕСКОЙ ТЕХНОЛОГИИ: МАССОВАЯ КРИСТАЛЛИЗАЦИЯ 2-е изд., пер. и доп. Монография</t>
   </si>
   <si>
     <t>Кафаров В. В., Дорохов И. Н., Кольцова Э. М. ; Отв. ред. Жаворонков Н. М.</t>
   </si>
   <si>
     <t>В данной монографии, посвященной теме системного анализа химической технологии, авторы решают широкий круг проблем в области моделирования, проектирования и оптимизации процессов массовой кристаллизации из растворов и газовой фазы. Книга состоит из четырех глав, в которых рассматриваются качественный анализ структуры процесса массовой кристаллизации, построение математических моделей процессов кристаллизации из растворов и газовой фазы, проблемы определения параметров кристаллизации, а также вопросы практического применения разработанного математического аппарата.</t>
   </si>
   <si>
     <t>978-5-534-06994-5</t>
   </si>
   <si>
     <t>19.04.2018</t>
   </si>
   <si>
     <t>СИСТЕМНЫЙ АНАЛИЗ ПРОЦЕССОВ ХИМИЧЕСКОЙ ТЕХНОЛОГИИ: МЕТОД НЕЧЕТКИХ МНОЖЕСТВ 2-е изд., пер. и доп. Монография</t>
   </si>
   <si>
     <t>Кафаров В. В., Дорохов И. Н., Марков Е. П. ; Под общ. ред. Жаворонкова Н.М.</t>
   </si>
   <si>
-    <t>Серия «Университеты России» позволит высшим учебным заведениям нашей страны использовать в образовательном процессе издания (в том числе учебники и учебные пособия по различным дисциплинам), подготовленные преподавателями лучших университетов России и впервые опубликованные в издательствах университетов. Все представленные в этой серии работы прошли экспертную оценку учебно-методического отдела издательства и публикуются в оригинальной редакции. В монографии в доступной и наглядной форме изложены основы применения методологии нечетких множеств в химическом производстве. Книга состоит из трех частей. В первой части рассматриваются вопросы формализации и переработки качественной информации, представлены методы формализации нечетко определенных характеристик и взаимосвязей между параметрами физико-химических систем. Вторая часть посвящена особенностям математического моделирования процесса варки листового стекла, управлению процессом получения полиэтилена методом высокого давления, также даны примеры решения задач по указанным темам. В третьей части описаны методы принятия решений для оптимального функционирования химико-технологических систем в нечетко определенных ситуациях, приводятся принципы разработки алгоритмов решения задач исследования химико-технологических систем.</t>
+    <t>Книга состоит из трех частей. В первой части рассматриваются вопросы формализации и переработки качественной информации, представлены методы формализации нечетко определенных характеристик и взаимосвязей между параметрами физико-химических систем. Вторая часть посвящена особенностям математического моделирования процесса варки листового стекла, управлению процессом получения полиэтилена методом высокого давления, также даны примеры решения задач по указанным темам. В третьей части описаны методы принятия решений для оптимального функционирования химико-технологических систем в нечетко определенных ситуациях, приводятся принципы разработки алгоритмов решения задач исследования химико-технологических систем.</t>
   </si>
   <si>
     <t>978-5-534-06996-9</t>
   </si>
   <si>
     <t>20.04.2018</t>
   </si>
   <si>
     <t>СИСТЕМНЫЙ АНАЛИЗ ПРОЦЕССОВ ХИМИЧЕСКОЙ ТЕХНОЛОГИИ: МЕТОДЫ НЕРАВНОВЕСНОЙ ТЕРМОДИНАМИКИ 2-е изд., пер. и доп. Монография</t>
   </si>
   <si>
     <t>В монографии рассматриваются особенности энтропийных и вариационных методов неравновесной термодинамики как одного из главных приемов системного анализа. Описан термодинамический анализ многофазных полидисперсных сред, представлены математические модели химико-технологических процессов, вариационные принципы неравновесной термодинамики для линейных систем и методы локального потенциала и производства избыточной энтропии для решения задач химической технологии. Последняя глава посвящена теме самоорганизации в процессах химической технологии.</t>
   </si>
   <si>
     <t>978-5-534-06997-6</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">