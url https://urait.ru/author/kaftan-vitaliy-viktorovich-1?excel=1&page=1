--- v1 (2026-02-10)
+++ v2 (2026-04-14)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
-[...1 lines deleted...]
-    <t>10.02.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+  <si>
+    <t>15.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -217,72 +217,69 @@
   <si>
     <t>21.09.2015</t>
   </si>
   <si>
     <t>ДЕЛОВАЯ ЭТИКА. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>При работе над учебником авторы пытались связать современные трактовки философско-этического знания с морально-нравственными проблемами ведения бизнеса. Нормы и принципы деловой этики, регулирующие и оптимизирующие профессиональную деятельность, рассматриваются не только в теоретическом, но и в практическом аспекте на примере реальных ситуаций. Изучив материал учебника, вы сможете уяснить место и роль этических ценностей в ряду профессионально значимых ценностей делового человека, освоить основы эффективного коммуникативного поведения в различных ситуациях делового взаимодействия, ознакомиться с правилами делового этикета. Реальная жизнь предлагает такие нравственные дилеммы, которые ни один учебник предусмотреть не может, однако теоретическое знание, несомненно, будет служить вам хорошим подспорьем.</t>
   </si>
   <si>
     <t>978-5-534-03916-0</t>
   </si>
   <si>
     <t>87.75я723</t>
   </si>
   <si>
     <t>18.06.2014</t>
   </si>
   <si>
     <t>ИСТОРИЯ ФИЛОСОФИИ 7-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Лавриненко В. Н., Чернышова Л. И., Кафтан В. В. ; Отв. ред. Лавриненко В. Н.</t>
   </si>
   <si>
-    <t>История философии и идей</t>
+    <t>Философия</t>
   </si>
   <si>
     <t>В курсе изложены основные положения системы философского знания, раскрывается мировоззренческое и методологическое значение философии. Рассмотрены основные исторические этапы и направления ее развития от древних времен до наших дней. Содержание курса переработано с учетом новейших достижений философского знания. Содержание курса соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов и преподавателей высших учебных заведений, а также всех, интересующихся проблемами современной философии.</t>
   </si>
   <si>
     <t>978-5-534-18249-1</t>
   </si>
   <si>
     <t>87я73</t>
   </si>
   <si>
     <t>18.10.2018</t>
   </si>
   <si>
     <t>ИСТОРИЯ ФИЛОСОФИИ 7-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Лавриненко В. Н., Кафтан В. В., Чернышова Л. И. ; Под ред. Лавриненко В.Н.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Философия</t>
   </si>
   <si>
     <t>При написании курса авторы стремились прежде всего к тому, чтобы как можно полнее раскрыть содержание философской мысли в ее историческом развитии и рассмотреть ее актуальные проблемы в контексте современности. Важной характеристикой представленного курса является сочетание историко-философского и проблемного изложения материала c использованием интересных фактов из области последних достижений естественных и общественных наук, а также данных современной общественной практики.</t>
   </si>
   <si>
     <t>978-5-534-18252-1</t>
   </si>
   <si>
     <t>87я723</t>
   </si>
   <si>
     <t>04.10.2016</t>
   </si>
   <si>
     <t>ОСНОВЫ ФИЛОСОФИИ 8-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Лавриненко В. Н., Кафтан В. В., Чернышова Л. И.</t>
   </si>
   <si>
     <t>При написании учебника авторы стремились прежде всего к тому, чтобы как можно полнее раскрыть содержание философской мысли в ее историческом развитии и рассмотреть ее актуальные проблемы в контексте современности. Важной характеристикой представленного учебника является сочетание историко-философского и проблемного изложения материала c использованием интересных фактов из области последних достижений естественных и общественных наук, а также данных современной общественной практики. Седьмое издание учебника существенно доработано и обновлено с учетом новейших достижений философской мысли. После каждой главы приведены контрольные вопросы и рекомендуемая литература, задания и тесты.</t>
   </si>
   <si>
     <t>978-5-534-20108-6</t>
   </si>
@@ -1334,347 +1331,347 @@
       <c r="J10" s="8">
         <v>240</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L10" s="9">
         <v>1339.0</v>
       </c>
       <c r="M10" s="9">
         <v>1469.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>53</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>54</v>
       </c>
       <c r="R10" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="S10" s="6" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.411</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>583574</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="E11" s="6" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>293</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L11" s="9">
         <v>1589.0</v>
       </c>
       <c r="M11" s="9">
         <v>1749.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>53</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>54</v>
       </c>
       <c r="R11" s="6" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.475</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>584208</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>66</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>246</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L12" s="9">
         <v>1369.0</v>
       </c>
       <c r="M12" s="9">
         <v>1509.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>53</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>54</v>
       </c>
       <c r="R12" s="6" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
         <v>70</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
         <v>0.418</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>587214</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="E13" s="6" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>246</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L13" s="9">
         <v>1369.0</v>
       </c>
       <c r="M13" s="9">
         <v>1509.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>53</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>54</v>
       </c>
       <c r="R13" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="S13" s="6" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y13" s="8">
         <v>0.418</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>583336</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="E14" s="6" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>261</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L14" s="9">
         <v>1159.0</v>
       </c>
       <c r="M14" s="9">
         <v>1269.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>53</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q14" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="R14" s="6" t="s">
         <v>93</v>
       </c>
-      <c r="R14" s="6" t="s">
+      <c r="S14" s="6" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
+        <v>96</v>
+      </c>
+      <c r="X14" s="6" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Y14" s="8">
         <v>0.348</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_10"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>