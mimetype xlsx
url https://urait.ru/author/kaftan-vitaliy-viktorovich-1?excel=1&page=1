--- v2 (2026-04-14)
+++ v3 (2026-06-03)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
-[...1 lines deleted...]
-    <t>15.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+  <si>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,195 +133,198 @@
   <si>
     <t>07.09.2016</t>
   </si>
   <si>
     <t>ДЕЛОВАЯ КУЛЬТУРА. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Лавриненко В. Н., Чернышова Л. И., Кафтан В. В. ; Под ред. Лавриненко В.Н., Чернышовой Л. И.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
     <t>Деловые коммуникации</t>
   </si>
   <si>
+    <t>В учебнике раскрываются социальные основания делового общения как реального явления и как науки и учебной дисциплины, излагаются теоретические предпосылки появления и развития науки «Психология и этика делового общения», дается современное толкование многих ее проблем. Отдельный раздел посвящен проблемам этики, этикета и в целом культуры делового общения. Издание отражает достижения современной науки, содержит словарь основных терминов и понятий, психологические и контрольные тесты, вопросы для обсуждения.</t>
+  </si>
+  <si>
+    <t>М.:Издательство Юрайт</t>
+  </si>
+  <si>
+    <t>978-5-534-16814-3</t>
+  </si>
+  <si>
+    <t>88.5я723</t>
+  </si>
+  <si>
+    <t>70*100/16</t>
+  </si>
+  <si>
+    <t>05.09.2016</t>
+  </si>
+  <si>
+    <t>ДЕЛОВАЯ ЭТИКА И ЭТИКЕТ. Учебник и практикум для вузов</t>
+  </si>
+  <si>
+    <t>Гриф УМО ВО</t>
+  </si>
+  <si>
+    <t>Высшее образование</t>
+  </si>
+  <si>
     <t>В учебнике раскрываются социальные основания делового общения как реального явления и как науки и учебной дисциплины, излагаются теоретические предпосылки появления и развития данной области науки, дается современное толкование многих ее проблем. Отдельно освещены проблемы этики, этикета и культуры делового общения в целом. Книга заслужила положительные отзывы преподавателей, студентов и практических работников. Издание отражает достижения современной науки, содержит словарь основных терминов и понятий, а также практикум, в котором представлены практические задания, упраженения, ролевые и деловые игры, психологические и контрольные тесты, вопросы для обсуждения.</t>
   </si>
   <si>
-    <t>М.:Издательство Юрайт</t>
-[...22 lines deleted...]
-  <si>
     <t>978-5-534-16812-9</t>
   </si>
   <si>
     <t>88.5я73</t>
   </si>
   <si>
     <t>09.07.2015</t>
   </si>
   <si>
     <t>ДЕЛОВАЯ ЭТИКА. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Кафтан В. В., Чернышова Л. И.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Специальные философские дисциплины</t>
   </si>
   <si>
-    <t>При работе над учебником авторы пытались связать современные трактовки философско-этического знания с морально-нравственными проблемами ведения бизнеса. Нормы и принципы деловой этики, регулирующие и оптимизирующие профессиональную деятельность, рассматриваются не только в теоретическом, но и в практическом аспекте на примере реальных ситуаций. Изучив материал учебника, вы сможете уяснить место и роль этических ценностей в ряду профессионально значимых ценностей делового человека, освоить основы эффективного коммуникативного поведения в различных ситуациях делового взаимодействия, ознакомиться с правилами делового этикета. Реальная жизнь предлагает такие нравственные дилеммы, которые ни один учебник предусмотреть не может, однако теоретическое знание, несомненно, будет служить вам хорошим подспорьем. Для студентов высших учебных заведений, обучающихся по экономическим направлениям и специальностям.</t>
+    <t>Работая над учебником, авторы пытались связать современные трактовки философско-этического знания с морально-нравственными проблемами ведения бизнеса. Нормы и принципы деловой этики, регулирующие и оптимизирующие профессиональную деятельность, рассматриваются не только в теоретическом, но и в практическом аспекте на примере реальных ситуаций. Изучив материал учебника, вы сможете уяснить место и роль этических ценностей в ряду профессионально значимых ценностей делового человека, освоить основы эффективного коммуникативного поведения в различных ситуациях делового взаимодействия, ознакомиться с правилами делового этикета. Реальная жизнь предлагает такие нравственные дилеммы, которые ни один учебник предусмотреть не может, однако теоретическое знание, несомненно, будет служить вам хорошим подспорьем.</t>
   </si>
   <si>
     <t>978-5-534-17979-8</t>
   </si>
   <si>
     <t>87.75я73</t>
   </si>
   <si>
     <t>21.09.2015</t>
   </si>
   <si>
     <t>ДЕЛОВАЯ ЭТИКА. Учебник и практикум для СПО</t>
   </si>
   <si>
-    <t>При работе над учебником авторы пытались связать современные трактовки философско-этического знания с морально-нравственными проблемами ведения бизнеса. Нормы и принципы деловой этики, регулирующие и оптимизирующие профессиональную деятельность, рассматриваются не только в теоретическом, но и в практическом аспекте на примере реальных ситуаций. Изучив материал учебника, вы сможете уяснить место и роль этических ценностей в ряду профессионально значимых ценностей делового человека, освоить основы эффективного коммуникативного поведения в различных ситуациях делового взаимодействия, ознакомиться с правилами делового этикета. Реальная жизнь предлагает такие нравственные дилеммы, которые ни один учебник предусмотреть не может, однако теоретическое знание, несомненно, будет служить вам хорошим подспорьем.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-03916-0</t>
   </si>
   <si>
     <t>87.75я723</t>
   </si>
   <si>
     <t>18.06.2014</t>
   </si>
   <si>
     <t>ИСТОРИЯ ФИЛОСОФИИ 7-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Лавриненко В. Н., Чернышова Л. И., Кафтан В. В. ; Отв. ред. Лавриненко В. Н.</t>
   </si>
   <si>
     <t>Философия</t>
   </si>
   <si>
     <t>В курсе изложены основные положения системы философского знания, раскрывается мировоззренческое и методологическое значение философии. Рассмотрены основные исторические этапы и направления ее развития от древних времен до наших дней. Содержание курса переработано с учетом новейших достижений философского знания. Содержание курса соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов и преподавателей высших учебных заведений, а также всех, интересующихся проблемами современной философии.</t>
   </si>
   <si>
     <t>978-5-534-18249-1</t>
   </si>
   <si>
     <t>87я73</t>
   </si>
   <si>
     <t>18.10.2018</t>
   </si>
   <si>
     <t>ИСТОРИЯ ФИЛОСОФИИ 7-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Лавриненко В. Н., Кафтан В. В., Чернышова Л. И. ; Под ред. Лавриненко В.Н.</t>
   </si>
   <si>
-    <t>При написании курса авторы стремились прежде всего к тому, чтобы как можно полнее раскрыть содержание философской мысли в ее историческом развитии и рассмотреть ее актуальные проблемы в контексте современности. Важной характеристикой представленного курса является сочетание историко-философского и проблемного изложения материала c использованием интересных фактов из области последних достижений естественных и общественных наук, а также данных современной общественной практики.</t>
+    <t>При написании курса авторы стремились прежде всего к тому, чтобы как можно полнее раскрыть содержание философской мысли в ее историческом развитии и рассмотреть ее актуальные проблемы в контексте современности. Важной характеристикой представленного учебника является сочетание историко-философского и проблемного изложения материала c использованием интересных фактов из области последних достижений естественных и общественных наук, а также данных современной общественной практики. Седьмое издание учебника существенно доработано и обновлено с учетом новейших достижений философской мысли.</t>
   </si>
   <si>
     <t>978-5-534-18252-1</t>
   </si>
   <si>
     <t>87я723</t>
   </si>
   <si>
     <t>04.10.2016</t>
   </si>
   <si>
     <t>ОСНОВЫ ФИЛОСОФИИ 8-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Лавриненко В. Н., Кафтан В. В., Чернышова Л. И.</t>
   </si>
   <si>
     <t>При написании учебника авторы стремились прежде всего к тому, чтобы как можно полнее раскрыть содержание философской мысли в ее историческом развитии и рассмотреть ее актуальные проблемы в контексте современности. Важной характеристикой представленного учебника является сочетание историко-философского и проблемного изложения материала c использованием интересных фактов из области последних достижений естественных и общественных наук, а также данных современной общественной практики. Седьмое издание учебника существенно доработано и обновлено с учетом новейших достижений философской мысли. После каждой главы приведены контрольные вопросы и рекомендуемая литература, задания и тесты.</t>
   </si>
   <si>
     <t>978-5-534-20108-6</t>
   </si>
   <si>
     <t>ОСНОВЫ ФИЛОСОФИИ. СОЦИАЛЬНАЯ ФИЛОСОФИЯ. ФИЛОСОФСКАЯ АНТРОПОЛОГИЯ 7-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>Авторы стремились прежде всего к тому, чтобы как можно полнее раскрыть содержание философской мысли в ее историческом развитии и рассмотреть ее актуальные проблемы в контексте современности. Важной характеристикой представленного курса является сочетание историко-философского и проблемного изложения материала c использованием интересных фактов из области последних достижений естественных и общественных наук, а также данных современной общественной практики.</t>
+    <t>В курсе изложены основные положения системы философского знания, раскрываются мировоззренческое, теоретическое и методологическое значение философии, основные исторические этапы и направления ее развития от древних времен до наших дней. Отдельные разделы посвящены основам философского понимания мира, социальной философии (предмет, история и анализ основных вопросов общественного развития), а также философской антропологии.</t>
   </si>
   <si>
     <t>978-5-534-18251-4</t>
   </si>
   <si>
     <t>22.10.2018</t>
   </si>
   <si>
     <t>ОСНОВЫ ФИЛОСОФИИ. СОЦИАЛЬНАЯ ФИЛОСОФИЯ. ФИЛОСОФСКАЯ АНТРОПОЛОГИЯ 7-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Лавриненко В. Н., Чернышова Л. И., Кафтан В. В. ; Под ред. Лавриненко В.Н.</t>
+  </si>
+  <si>
+    <t>В учебнике изложены основные положения системы философского знания, раскрываются мировоззренческое, теоретическое и методологическое значение философии. Отдельные разделы посвящены основам философского понимания мира, социальной философии (предмет, история и анализ основных вопросов общественного развития), а также философской антропологии.</t>
   </si>
   <si>
     <t>978-5-534-18253-8</t>
   </si>
   <si>
     <t>08.06.2016</t>
   </si>
   <si>
     <t>ПРОТИВОДЕЙСТВИЕ ТЕРРОРИЗМУ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Кафтан В. В.</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Правоохранительные органы и силовые структуры</t>
   </si>
   <si>
     <t>В издании разработаны основные положения учебной дисциплины «Противодействие терроризму», посвященной научно-практическому исследованию проблем противоборства с угрозой современного терроризма. Здесь изложено авторское видение сущностных и содержательных элементов современного терроризма, его причин, организационно-практических основ, потенциала личности, общества, государства и международного сообщества в создании всеобъемлющей системы антитеррористической безопасности. Данное учебное пособие крайне актуально сегодня, в XXI веке, когда терроризм стал одним из главных вызовов не только в региональном, но и международном масштабе.</t>
   </si>
   <si>
     <t>978-5-534-00322-2</t>
   </si>
@@ -1054,255 +1057,255 @@
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
         <v>639.0</v>
       </c>
       <c r="M6" s="9">
         <v>699.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.152</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>583257</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E7" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>299</v>
       </c>
       <c r="K7" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L7" s="9">
         <v>1619.0</v>
       </c>
       <c r="M7" s="9">
         <v>1779.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O7" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q7" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="R7" s="6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.482</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>583907</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E8" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>301</v>
       </c>
       <c r="K8" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L8" s="9">
         <v>1629.0</v>
       </c>
       <c r="M8" s="9">
         <v>1789.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="R8" s="6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>62</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>63</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.485</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>584207</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>66</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>240</v>
       </c>
       <c r="K9" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L9" s="9">
         <v>1339.0</v>
       </c>
       <c r="M9" s="9">
         <v>1469.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O9" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q9" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>67</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>68</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>69</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
         <v>70</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.411</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
@@ -1310,69 +1313,69 @@
       <c r="A10" s="8">
         <v>587213</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>71</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>72</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>73</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>240</v>
       </c>
       <c r="K10" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L10" s="9">
         <v>1339.0</v>
       </c>
       <c r="M10" s="9">
         <v>1469.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>67</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>74</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>75</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
         <v>76</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.411</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
@@ -1380,69 +1383,69 @@
       <c r="A11" s="8">
         <v>583574</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
         <v>78</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>79</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>293</v>
       </c>
       <c r="K11" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L11" s="9">
         <v>1589.0</v>
       </c>
       <c r="M11" s="9">
         <v>1749.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>67</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>80</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>81</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
         <v>76</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.475</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
@@ -1450,69 +1453,69 @@
       <c r="A12" s="8">
         <v>584208</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
         <v>82</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>66</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>246</v>
       </c>
       <c r="K12" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L12" s="9">
         <v>1369.0</v>
       </c>
       <c r="M12" s="9">
         <v>1509.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O12" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q12" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>67</v>
       </c>
       <c r="S12" s="6" t="s">
         <v>83</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>84</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
         <v>70</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
         <v>0.418</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
@@ -1520,158 +1523,158 @@
       <c r="A13" s="8">
         <v>587214</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>85</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
         <v>86</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>87</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>246</v>
       </c>
       <c r="K13" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L13" s="9">
         <v>1369.0</v>
       </c>
       <c r="M13" s="9">
         <v>1509.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>67</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>74</v>
+        <v>88</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
         <v>76</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y13" s="8">
         <v>0.418</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>583336</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E14" s="6" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>261</v>
       </c>
       <c r="K14" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L14" s="9">
         <v>1159.0</v>
       </c>
       <c r="M14" s="9">
         <v>1269.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O14" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q14" s="6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="R14" s="6" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="X14" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Y14" s="8">
         <v>0.348</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_10"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>