--- v3 (2026-06-03)
+++ v4 (2026-07-25)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
-    <t>03.06.2026</t>
+    <t>25.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>