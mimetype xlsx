--- v4 (2026-07-25)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
-    <t>25.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -966,54 +966,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>110</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>639.0</v>
+        <v>669.0</v>
       </c>
       <c r="M5" s="9">
-        <v>699.0</v>
+        <v>739.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -1036,54 +1036,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>110</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>639.0</v>
+        <v>669.0</v>
       </c>
       <c r="M6" s="9">
-        <v>699.0</v>
+        <v>739.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>49</v>
       </c>
@@ -1106,54 +1106,54 @@
       <c r="B7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>299</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="9">
-        <v>1619.0</v>
+        <v>1699.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1779.0</v>
+        <v>1869.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>56</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>57</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>58</v>
       </c>
@@ -1176,54 +1176,54 @@
       <c r="B8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>61</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>53</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>301</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="9">
-        <v>1629.0</v>
+        <v>1709.0</v>
       </c>
       <c r="M8" s="9">
-        <v>1789.0</v>
+        <v>1879.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>54</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>55</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>62</v>
       </c>
@@ -1246,54 +1246,54 @@
       <c r="B9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>66</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>240</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>54</v>
       </c>
       <c r="L9" s="9">
-        <v>1339.0</v>
+        <v>1409.0</v>
       </c>
       <c r="M9" s="9">
-        <v>1469.0</v>
+        <v>1549.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>54</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>55</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>67</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>68</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>69</v>
       </c>
@@ -1316,54 +1316,54 @@
       <c r="B10" s="6" t="s">
         <v>71</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>72</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>73</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>240</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>54</v>
       </c>
       <c r="L10" s="9">
-        <v>1339.0</v>
+        <v>1409.0</v>
       </c>
       <c r="M10" s="9">
-        <v>1469.0</v>
+        <v>1549.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>54</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>55</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>67</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>74</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>75</v>
       </c>
@@ -1386,54 +1386,54 @@
       <c r="B11" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
         <v>78</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>79</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>293</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>54</v>
       </c>
       <c r="L11" s="9">
-        <v>1589.0</v>
+        <v>1669.0</v>
       </c>
       <c r="M11" s="9">
-        <v>1749.0</v>
+        <v>1839.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>54</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>55</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>67</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>80</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>81</v>
       </c>
@@ -1456,54 +1456,54 @@
       <c r="B12" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
         <v>82</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>66</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>246</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>54</v>
       </c>
       <c r="L12" s="9">
-        <v>1369.0</v>
+        <v>1439.0</v>
       </c>
       <c r="M12" s="9">
-        <v>1509.0</v>
+        <v>1579.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>54</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>55</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>67</v>
       </c>
       <c r="S12" s="6" t="s">
         <v>83</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>84</v>
       </c>
@@ -1526,54 +1526,54 @@
       <c r="B13" s="6" t="s">
         <v>85</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
         <v>86</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>87</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>246</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>54</v>
       </c>
       <c r="L13" s="9">
-        <v>1369.0</v>
+        <v>1439.0</v>
       </c>
       <c r="M13" s="9">
-        <v>1509.0</v>
+        <v>1579.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>54</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>55</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>67</v>
       </c>
       <c r="S13" s="6" t="s">
         <v>88</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
         <v>89</v>
       </c>
@@ -1596,54 +1596,54 @@
       <c r="B14" s="6" t="s">
         <v>90</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
         <v>91</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>92</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>261</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>54</v>
       </c>
       <c r="L14" s="9">
-        <v>1159.0</v>
+        <v>1219.0</v>
       </c>
       <c r="M14" s="9">
-        <v>1269.0</v>
+        <v>1339.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>54</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>93</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>94</v>
       </c>
       <c r="S14" s="6" t="s">
         <v>95</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
         <v>96</v>
       </c>