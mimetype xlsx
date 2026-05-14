--- v2 (2026-03-14)
+++ v3 (2026-05-14)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
-    <t>14.03.2026</t>
+    <t>14.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>