--- v3 (2026-05-14)
+++ v4 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
-    <t>14.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,96 +133,96 @@
   <si>
     <t>17.07.2023</t>
   </si>
   <si>
     <t>ЖИЛИЩНОЕ ПРАВО 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Иншаковой А. О., Рыженкова А. Я.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Жилищное право</t>
   </si>
   <si>
-    <t>Целью курса является достижение всестороннего понимания студентами природы и сущности жилищных отношений, подготовка к практической деятельности высококвалифицированных специалистов в области жилищного законодательства, свободно оперирующих соответствующей юридической терминологией, ориентирующихся в правовых основаниях пользования жилыми помещениями, а также способных оказывать юридическое сопровождение перехода права собственности на жилые помещения. Методология курса способствует и формированию у студентов четкой научно-исследовательской позиции и навыков творческого характера. После изучения предлагаемого учебного курса студент сможет уверенно применять на практике свои знания. Прежде всего, разбираться в принципах, отраслевой принадлежности, правовых методах и средствах жилищного права, понимать перспективы его развития как отрасли права, отрасли законодательства и учебной дисциплины. Структура курса, разработанная с учетом оптимальной организации учебного процесса, обеспечивает приобретение знаний как теоретической, так и практической направленности. Сопровождение каждой темы курса предлагаемыми для решения задачами и контрольными вопросами для самопроверки нацелено на эффективное усвоение как лекционного, так и практического материала. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс предназначен для студентов высших учебных заведений, обучающихся по юридическим направлениям.</t>
+    <t>Целью курса является достижение всестороннего понимания студентами природы и сущности жилищных отношений, подготовка к практической деятельности высококвалифицированных специалистов в области жилищного законодательства, свободно оперирующих соответствующей юридической терминологией, ориентирующихся в правовых основаниях пользования жилыми помещениями, а также способных оказывать юридическое сопровождение перехода права собственности на жилые помещения. Методология курса способствует и формированию у студентов четкой научно-исследовательской позиции и навыков творческого характера. Курс предназначен для студентов высших учебных заведений, обучающихся по юридическим направлениям.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-17327-7</t>
   </si>
   <si>
     <t>67.404я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>26.11.2021</t>
   </si>
   <si>
     <t>ОБЪЕКТЫ ГРАЖДАНСКИХ ПРАВ. Учебник для вузов</t>
   </si>
   <si>
     <t>Отв. ред. Дерюгина Т. В., Ткачев В. Н., Чеговадзе Л. А.</t>
   </si>
   <si>
     <t>Гражданское право</t>
   </si>
   <si>
     <t>В представленном курсе освещены актуальные проблемы теории объектов гражданских прав и практика правоприменения в сфере их оборота, представлены основные научные доктрины, сделан детальный анализ судебных споров, даны рекомендации по применению норм права в практической деятельности юриста. Курс разработан с учетом последних изменений российского гражданского законодательства, в нем отражены основные закономерности и тенденции развития гражданского права. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс предназначен для студентов и преподавателей юридических вузов, научных и практических работников в сфере права, а также для всех интересующихся правовыми проблемами специалистов.</t>
   </si>
   <si>
     <t>978-5-534-15233-3</t>
   </si>
   <si>
     <t>31.03.2021</t>
   </si>
   <si>
     <t>ПРАВО ЕВРОПЕЙСКОГО СОЮЗА. В 2 ЧАСТЯХ. Ч. 2 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Абашидзе А.Х., Иншаковой А. О.</t>
   </si>
   <si>
     <t>Международное право и международное частное право</t>
   </si>
   <si>
-    <t>Настоящий курс — помощник в изучении правовых основ интеграционного права, объединенной многонациональной Европы, созданный в соответствии с самыми высокими образовательными стандартами и прикладными задачами. Теоретические вопросы права Европейского Союза сопровождаются практикумом, содержащим контрольные вопросы, задачи и тесты, которые позволят лучше усвоить теорию курса. Книга состоит из двух соответствующих частей — общей, посвященной предпосылкам, инициирующим процессы европейской интеграции, формированию, основополагающим принципам и особенностям первичного права ЕС, его институциональной системе, общей политике внешней безопасности, а также особенной, раскрывающей правовые основы экономического и социального регулирования ЕС. Всего обе части включают в себя 27 тем, каждая из которых знакомит с основами правового регулирования важнейших сфер межгосударственного сотрудничества стран — участниц ЕС, его экономической и социальной деятельности, а также наднационального координирования соответствующих общих политик объединенной Европы.</t>
+    <t>Настоящий курс — помощник в изучении правовых основ интеграционного права, объединенной многонациональной Европы, созданный в соответствии с самыми высокими образовательными стандартами и прикладными задачами. Теоретические вопросы права Европейского Союза сопровождаются практикумом, содержащим контрольные вопросы, задачи и тесты, которые позволят лучше усвоить теорию курса. Книга состоит из двух соответствующих частей — общей, посвященной предпосылкам, инициирующим процессы европейской интеграции, формированию, основополагающим принципам и особенностям первичного права ЕС, его институциональной системе, общей политике внешней безопасности, а также особенной, раскрывающей правовые основы экономического и социального регулирования ЕС.</t>
   </si>
   <si>
     <t>978-5-534-14615-8, 978-5-534-14614-1</t>
   </si>
   <si>
     <t>67.412я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>