--- v4 (2026-07-13)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
-    <t>13.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -175,51 +175,51 @@
   <si>
     <t>ОБЪЕКТЫ ГРАЖДАНСКИХ ПРАВ. Учебник для вузов</t>
   </si>
   <si>
     <t>Отв. ред. Дерюгина Т. В., Ткачев В. Н., Чеговадзе Л. А.</t>
   </si>
   <si>
     <t>Гражданское право</t>
   </si>
   <si>
     <t>В представленном курсе освещены актуальные проблемы теории объектов гражданских прав и практика правоприменения в сфере их оборота, представлены основные научные доктрины, сделан детальный анализ судебных споров, даны рекомендации по применению норм права в практической деятельности юриста. Курс разработан с учетом последних изменений российского гражданского законодательства, в нем отражены основные закономерности и тенденции развития гражданского права. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс предназначен для студентов и преподавателей юридических вузов, научных и практических работников в сфере права, а также для всех интересующихся правовыми проблемами специалистов.</t>
   </si>
   <si>
     <t>978-5-534-15233-3</t>
   </si>
   <si>
     <t>31.03.2021</t>
   </si>
   <si>
     <t>ПРАВО ЕВРОПЕЙСКОГО СОЮЗА. В 2 ЧАСТЯХ. Ч. 2 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Абашидзе А.Х., Иншаковой А. О.</t>
   </si>
   <si>
-    <t>Международное право и международное частное право</t>
+    <t>Международное право</t>
   </si>
   <si>
     <t>Настоящий курс — помощник в изучении правовых основ интеграционного права, объединенной многонациональной Европы, созданный в соответствии с самыми высокими образовательными стандартами и прикладными задачами. Теоретические вопросы права Европейского Союза сопровождаются практикумом, содержащим контрольные вопросы, задачи и тесты, которые позволят лучше усвоить теорию курса. Книга состоит из двух соответствующих частей — общей, посвященной предпосылкам, инициирующим процессы европейской интеграции, формированию, основополагающим принципам и особенностям первичного права ЕС, его институциональной системе, общей политике внешней безопасности, а также особенной, раскрывающей правовые основы экономического и социального регулирования ЕС.</t>
   </si>
   <si>
     <t>978-5-534-14615-8, 978-5-534-14614-1</t>
   </si>
   <si>
     <t>67.412я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -840,54 +840,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>424</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>2199.0</v>
+        <v>2309.0</v>
       </c>
       <c r="M5" s="9">
-        <v>2419.0</v>
+        <v>2539.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -910,54 +910,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>379</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1989.0</v>
+        <v>2089.0</v>
       </c>
       <c r="M6" s="9">
-        <v>2189.0</v>
+        <v>2299.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>49</v>
       </c>
@@ -980,54 +980,54 @@
       <c r="B7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>343</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1819.0</v>
+        <v>1909.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1999.0</v>
+        <v>2099.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>55</v>
       </c>