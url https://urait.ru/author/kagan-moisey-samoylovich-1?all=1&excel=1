--- v1 (2026-02-13)
+++ v2 (2026-04-01)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
   <si>
-    <t>13.02.2026</t>
+    <t>02.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>