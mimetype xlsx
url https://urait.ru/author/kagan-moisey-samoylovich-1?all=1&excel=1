--- v2 (2026-04-01)
+++ v3 (2026-06-03)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
-[...1 lines deleted...]
-    <t>02.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
+  <si>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,51 +130,51 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>18.01.2018</t>
   </si>
   <si>
     <t>ВВЕДЕНИЕ В ИСТОРИЮ МИРОВОЙ КУЛЬТУРЫ В 2 Т. Т.1 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Каган М. С.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Гуманитарные науки</t>
   </si>
   <si>
     <t>Культура. Культурология</t>
   </si>
   <si>
-    <t>В представленном учебнике излагается новая концепция закономерностей развития мировой культуры, которая основа на их синергетическом осмыслении. Книга представлена в двух томах. В первом томе автор рассматривает различные точки зрения на историю культуры и историю человечества, затрагивает такие вопросы, как культура в системе философских ценностей, синкретизм первобытной культуры, искусство в системе античной культуры, искусство как самоосознавание культуры феодального общества и другие. Освещенные в учебнике вопросы позволили автору обосновать понимание сущности культуры и сформулировать основные положения синергетики — науки, которая изучает закономерности и принципы, лежащие в основе процессов самоорганизации в системах разной природы.</t>
+    <t>В представленном учебнике излагается новая концепция закономерностей развития мировой культуры, которая основа на их синергетическом осмыслении. Книга представлена в двух томах. В первом томе автор рассматривает различные точки зрения на историю культуры и историю человечества, затрагивает такие вопросы, как культура в системе философских ценностей, синкретизм первобытной культуры, искусство в системе античной культуры, искусство как самоосознавание культуры феодального общества и другие. Освещенные в учебнике вопросы позволили автору обосновать понимание сущности культуры и сформулировать основные положение синергетики — науки, которая изучает закономерности и принципы, лежащие в основе процессов самоорганизации в системах разной природы.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-05623-5, 978-5-534-05625-9</t>
   </si>
   <si>
     <t>70я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>ВВЕДЕНИЕ В ИСТОРИЮ МИРОВОЙ КУЛЬТУРЫ В 2 Т. ТОМ 2 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>В представленном учебнике излагается новая концепция закономерностей развития мировой культуры, которая основа на их синергетическом осмыслении. Книга представлена в двух томах. Второй том посвящен исследованию закономерностей развития мировой культуры и изменениям, которые происходили в ней на протяжении последних пяти веков. Рассматриваются такие вопросы, как закономерности перехода от традиционной культуры к культуре персоналистской, противоречия культуры XVII века, нахождение культуры ХХ века между двумя мировыми войнами и другие. В конце учебника представлен анализ противоречий и перспектив развития культуры в XXI веке.</t>
   </si>
   <si>
     <t>978-5-534-05624-2, 978-5-534-05625-9</t>
   </si>
   <si>
     <t>25.01.2018</t>
   </si>
@@ -277,57 +277,60 @@
   <si>
     <t>ПРОБЛЕМЫ МЕТОДОЛОГИИ ГУМАНИТАРНОГО ПОЗНАНИЯ. ИЗБРАННЫЕ ТРУДЫ для вузов</t>
   </si>
   <si>
     <t>Каган — специалист в области философии и истории культуры, который на протяжении полувека издал множество публикаций и трудов по теории и истории искусства, а также по теории и истории культуры. В данное издание вошли оригинальные работы, посвященные проблемам методологии гуманитарного исследования. Внутри каждого раздела сохранены хронология публикаций и общность поднятых на обсуждение проблем. Все тексты даны без редакционных изменений.</t>
   </si>
   <si>
     <t>978-5-534-06176-5</t>
   </si>
   <si>
     <t>ПРОБЛЕМЫ ТЕОРИИ КУЛЬТУРЫ. ИЗБРАННЫЕ ТРУДЫ</t>
   </si>
   <si>
     <t>Каган — специалист в области философии и истории культуры, который на протяжении полувека издал множество публикаций и трудов по теории и истории искусства, а также по теории и истории культуры. В книге собраны наиболее известные работы автора по теории культуры, благодаря которым его имя получило славу и признание. Каган рассматривает вопрос о понимании культуры, структуру культурологического знания, поднимает парадигму взаимодействия культура — философия — искусство, и освещает многие другие вопросы.</t>
   </si>
   <si>
     <t>978-5-534-06179-6</t>
   </si>
   <si>
     <t>16.01.2018</t>
   </si>
   <si>
     <t>ТЕОРЕТИЧЕСКИЕ ПРОБЛЕМЫ ФИЛОСОФИИ. ИЗБРАННЫЕ ТРУДЫ В 2 Ч. ЧАСТЬ 1</t>
   </si>
   <si>
+    <t>Каган — специалист в области философии и истории культуры, который на протяжении полувека издал множество публикаций и трудов по теории и истории искусства, а также по теории и истории культуры. В данное издание вошли основные монографии автора, посвященные вопросам философской теории ценностей, человеческой культуре, взаимосвязи видов деятельности, а также вопросу о проблеме общения в истории кульутры. В первую часть вошли две работы — «Человеческая деятельность: опыт системного анализа» и «Мир общения: проблема межсубъектных отношений». Во вторую — «Философская теория ценности: университетский курс лекций».</t>
+  </si>
+  <si>
+    <t>978-5-534-06174-1, 978-5-534-06212-0</t>
+  </si>
+  <si>
+    <t>ТЕОРЕТИЧЕСКИЕ ПРОБЛЕМЫ ФИЛОСОФИИ. ИЗБРАННЫЕ ТРУДЫ В 2 Ч. ЧАСТЬ 2</t>
+  </si>
+  <si>
     <t>Каган — специалист в области философии и истории культуры, который на протяжении полувека издал множество публикаций и трудов по теории и истории искусства, а также по теории и истории культуры. В данное издание вошли основные монографии автора, посвященные вопросам философской теории ценностей, человеческой культуре, взаимосвязи видов деятельности, а также вопросу о проблеме общения в истории культуры. В первую часть вошли две работы — «Человеческая деятельность: опыт системного анализа» и «Мир общения: проблема межсубъектных отношений». Во вторую — «Философская теория ценности: университетский курс лекций».</t>
-  </si>
-[...4 lines deleted...]
-    <t>ТЕОРЕТИЧЕСКИЕ ПРОБЛЕМЫ ФИЛОСОФИИ. ИЗБРАННЫЕ ТРУДЫ В 2 Ч. ЧАСТЬ 2</t>
   </si>
   <si>
     <t>978-5-534-06213-7, 978-5-534-06212-0</t>
   </si>
   <si>
     <t>13.02.2018</t>
   </si>
   <si>
     <t>ФИЛОСОФИЯ ИСКУССТВА. СЕ ЧЕЛОВЕК</t>
   </si>
   <si>
     <t>Каган — специалист в области философии и истории культуры, который на протяжении полувека издал множество публикаций и трудов по теории и истории искусства, а также по теории и истории культуры. Цель автора рассказать о человеке не так, как это делает теоретически рассуждающий философ, а выявляя глубинный философский смысл отражения бытия человека в изобразительном искусстве, потому что на протяжении всей своей многотысячелетней истории оно рассказывало человеку прежде всего о нем самом. Издание снабжено огромным количеством иллюстраций творений великих мастеров искусства.</t>
   </si>
   <si>
     <t>978-5-534-06175-8</t>
   </si>
   <si>
     <t>24.01.2018</t>
   </si>
   <si>
     <t>ФИЛОСОФИЯ КУЛЬТУРЫ. Учебник для вузов</t>
   </si>
   <si>
     <t>Каган — специалист в области философии и истории культуры, который на протяжении полувека издал множество публикаций и трудов по теории и истории искусства, а также по теории и истории культуры. Данная книга — первый опыт автора применения системного подхода к изучению культуры. Каган излагает свое понимание системного подхода. Главная его цель — более основательное и последовательное развертывание аналитической мысли, выявление связи каждого тезиса с предшествующими и последующими, достижение цельности излагаемой концепции, ее собственной системности. Автор убежден в том, что научное представление об изучаемом явлении как о целостной системе должно придать соответствующий — системный — характер ее теоретической модели.</t>
   </si>
@@ -1697,397 +1700,397 @@
         <v>191</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L15" s="9">
         <v>1119.0</v>
       </c>
       <c r="M15" s="9">
         <v>1229.0</v>
       </c>
       <c r="N15" s="6"/>
       <c r="O15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P15" s="6" t="s">
         <v>48</v>
       </c>
       <c r="Q15" s="6" t="s">
         <v>62</v>
       </c>
       <c r="R15" s="6" t="s">
         <v>63</v>
       </c>
       <c r="S15" s="6" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="T15" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U15" s="6" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="V15" s="6"/>
       <c r="W15" s="6">
         <v>87.3</v>
       </c>
       <c r="X15" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y15" s="8">
         <v>0.351</v>
       </c>
       <c r="Z15" s="6"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="8">
         <v>564147</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F16" s="6"/>
       <c r="G16" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="8">
         <v>2025</v>
       </c>
       <c r="J16" s="8">
         <v>367</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L16" s="9">
         <v>1929.0</v>
       </c>
       <c r="M16" s="9">
         <v>2119.0</v>
       </c>
       <c r="N16" s="6"/>
       <c r="O16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P16" s="6" t="s">
         <v>48</v>
       </c>
       <c r="Q16" s="6" t="s">
         <v>62</v>
       </c>
       <c r="R16" s="6" t="s">
         <v>63</v>
       </c>
       <c r="S16" s="6" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="T16" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U16" s="6" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="V16" s="6"/>
       <c r="W16" s="6">
         <v>87</v>
       </c>
       <c r="X16" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y16" s="8">
         <v>0.565</v>
       </c>
       <c r="Z16" s="6"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="8">
         <v>598694</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C17" s="6"/>
       <c r="D17" s="6" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F17" s="6"/>
       <c r="G17" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="8">
         <v>2026</v>
       </c>
       <c r="J17" s="8">
         <v>353</v>
       </c>
       <c r="K17" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L17" s="9">
         <v>1869.0</v>
       </c>
       <c r="M17" s="9">
         <v>2059.0</v>
       </c>
       <c r="N17" s="6"/>
       <c r="O17" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P17" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q17" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R17" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S17" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="T17" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U17" s="6" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="V17" s="6"/>
       <c r="W17" s="6" t="s">
         <v>66</v>
       </c>
       <c r="X17" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y17" s="8">
         <v>0.548</v>
       </c>
       <c r="Z17" s="6"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="8">
         <v>564100</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C18" s="6"/>
       <c r="D18" s="6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E18" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F18" s="6"/>
       <c r="G18" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="8">
         <v>2025</v>
       </c>
       <c r="J18" s="8">
         <v>195</v>
       </c>
       <c r="K18" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L18" s="9">
         <v>1139.0</v>
       </c>
       <c r="M18" s="9">
         <v>1249.0</v>
       </c>
       <c r="N18" s="6"/>
       <c r="O18" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P18" s="6" t="s">
         <v>48</v>
       </c>
       <c r="Q18" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R18" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S18" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T18" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U18" s="6" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="V18" s="6"/>
       <c r="W18" s="6" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="X18" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y18" s="8">
         <v>0.356</v>
       </c>
       <c r="Z18" s="6"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="8">
         <v>598835</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E19" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F19" s="6"/>
       <c r="G19" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="8">
         <v>2026</v>
       </c>
       <c r="J19" s="8">
         <v>221</v>
       </c>
       <c r="K19" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L19" s="9">
         <v>1259.0</v>
       </c>
       <c r="M19" s="9">
         <v>1379.0</v>
       </c>
       <c r="N19" s="6"/>
       <c r="O19" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P19" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q19" s="6" t="s">
         <v>62</v>
       </c>
       <c r="R19" s="6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="S19" s="6" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="T19" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U19" s="6" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="V19" s="6"/>
       <c r="W19" s="6" t="s">
         <v>72</v>
       </c>
       <c r="X19" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y19" s="8">
         <v>0.388</v>
       </c>
       <c r="Z19" s="6"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="8">
         <v>598695</v>
       </c>
       <c r="B20" s="6" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="6" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E20" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F20" s="6"/>
       <c r="G20" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="8">
         <v>2026</v>
       </c>
       <c r="J20" s="8">
         <v>295</v>
       </c>
       <c r="K20" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L20" s="9">
         <v>1599.0</v>
       </c>
       <c r="M20" s="9">
         <v>1759.0</v>
       </c>
       <c r="N20" s="6"/>
       <c r="O20" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P20" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q20" s="6" t="s">
         <v>62</v>
       </c>
       <c r="R20" s="6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="S20" s="6" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="T20" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U20" s="6" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="V20" s="6"/>
       <c r="W20" s="6" t="s">
         <v>72</v>
       </c>
       <c r="X20" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y20" s="8">
         <v>0.477</v>
       </c>
       <c r="Z20" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>