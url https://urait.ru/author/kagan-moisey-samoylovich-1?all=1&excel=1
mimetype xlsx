--- v3 (2026-06-03)
+++ v4 (2026-08-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
   <si>
-    <t>03.06.2026</t>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>