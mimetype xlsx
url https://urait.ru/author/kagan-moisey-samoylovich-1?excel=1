--- v1 (2026-02-13)
+++ v2 (2026-04-01)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
-    <t>13.02.2026</t>
+    <t>02.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>