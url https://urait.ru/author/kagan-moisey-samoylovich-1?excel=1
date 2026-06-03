--- v2 (2026-04-01)
+++ v3 (2026-06-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
-    <t>02.04.2026</t>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,51 +130,51 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>18.01.2018</t>
   </si>
   <si>
     <t>ВВЕДЕНИЕ В ИСТОРИЮ МИРОВОЙ КУЛЬТУРЫ В 2 Т. Т.1 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Каган М. С.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Гуманитарные науки</t>
   </si>
   <si>
     <t>Культура. Культурология</t>
   </si>
   <si>
-    <t>В представленном учебнике излагается новая концепция закономерностей развития мировой культуры, которая основа на их синергетическом осмыслении. Книга представлена в двух томах. В первом томе автор рассматривает различные точки зрения на историю культуры и историю человечества, затрагивает такие вопросы, как культура в системе философских ценностей, синкретизм первобытной культуры, искусство в системе античной культуры, искусство как самоосознавание культуры феодального общества и другие. Освещенные в учебнике вопросы позволили автору обосновать понимание сущности культуры и сформулировать основные положения синергетики — науки, которая изучает закономерности и принципы, лежащие в основе процессов самоорганизации в системах разной природы.</t>
+    <t>В представленном учебнике излагается новая концепция закономерностей развития мировой культуры, которая основа на их синергетическом осмыслении. Книга представлена в двух томах. В первом томе автор рассматривает различные точки зрения на историю культуры и историю человечества, затрагивает такие вопросы, как культура в системе философских ценностей, синкретизм первобытной культуры, искусство в системе античной культуры, искусство как самоосознавание культуры феодального общества и другие. Освещенные в учебнике вопросы позволили автору обосновать понимание сущности культуры и сформулировать основные положение синергетики — науки, которая изучает закономерности и принципы, лежащие в основе процессов самоорганизации в системах разной природы.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-05623-5, 978-5-534-05625-9</t>
   </si>
   <si>
     <t>70я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>ВВЕДЕНИЕ В ИСТОРИЮ МИРОВОЙ КУЛЬТУРЫ В 2 Т. ТОМ 2 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>В представленном учебнике излагается новая концепция закономерностей развития мировой культуры, которая основа на их синергетическом осмыслении. Книга представлена в двух томах. Второй том посвящен исследованию закономерностей развития мировой культуры и изменениям, которые происходили в ней на протяжении последних пяти веков. Рассматриваются такие вопросы, как закономерности перехода от традиционной культуры к культуре персоналистской, противоречия культуры XVII века, нахождение культуры ХХ века между двумя мировыми войнами и другие. В конце учебника представлен анализ противоречий и перспектив развития культуры в XXI веке.</t>
   </si>
   <si>
     <t>978-5-534-05624-2, 978-5-534-05625-9</t>
   </si>
   <si>
     <t>25.01.2018</t>
   </si>
@@ -277,51 +277,51 @@
   <si>
     <t>ПРОБЛЕМЫ МЕТОДОЛОГИИ ГУМАНИТАРНОГО ПОЗНАНИЯ. ИЗБРАННЫЕ ТРУДЫ для вузов</t>
   </si>
   <si>
     <t>Каган — специалист в области философии и истории культуры, который на протяжении полувека издал множество публикаций и трудов по теории и истории искусства, а также по теории и истории культуры. В данное издание вошли оригинальные работы, посвященные проблемам методологии гуманитарного исследования. Внутри каждого раздела сохранены хронология публикаций и общность поднятых на обсуждение проблем. Все тексты даны без редакционных изменений.</t>
   </si>
   <si>
     <t>978-5-534-06176-5</t>
   </si>
   <si>
     <t>ПРОБЛЕМЫ ТЕОРИИ КУЛЬТУРЫ. ИЗБРАННЫЕ ТРУДЫ</t>
   </si>
   <si>
     <t>Каган — специалист в области философии и истории культуры, который на протяжении полувека издал множество публикаций и трудов по теории и истории искусства, а также по теории и истории культуры. В книге собраны наиболее известные работы автора по теории культуры, благодаря которым его имя получило славу и признание. Каган рассматривает вопрос о понимании культуры, структуру культурологического знания, поднимает парадигму взаимодействия культура — философия — искусство, и освещает многие другие вопросы.</t>
   </si>
   <si>
     <t>978-5-534-06179-6</t>
   </si>
   <si>
     <t>16.01.2018</t>
   </si>
   <si>
     <t>ТЕОРЕТИЧЕСКИЕ ПРОБЛЕМЫ ФИЛОСОФИИ. ИЗБРАННЫЕ ТРУДЫ В 2 Ч. ЧАСТЬ 1</t>
   </si>
   <si>
-    <t>Каган — специалист в области философии и истории культуры, который на протяжении полувека издал множество публикаций и трудов по теории и истории искусства, а также по теории и истории культуры. В данное издание вошли основные монографии автора, посвященные вопросам философской теории ценностей, человеческой культуре, взаимосвязи видов деятельности, а также вопросу о проблеме общения в истории культуры. В первую часть вошли две работы — «Человеческая деятельность: опыт системного анализа» и «Мир общения: проблема межсубъектных отношений». Во вторую — «Философская теория ценности: университетский курс лекций».</t>
+    <t>Каган — специалист в области философии и истории культуры, который на протяжении полувека издал множество публикаций и трудов по теории и истории искусства, а также по теории и истории культуры. В данное издание вошли основные монографии автора, посвященные вопросам философской теории ценностей, человеческой культуре, взаимосвязи видов деятельности, а также вопросу о проблеме общения в истории кульутры. В первую часть вошли две работы — «Человеческая деятельность: опыт системного анализа» и «Мир общения: проблема межсубъектных отношений». Во вторую — «Философская теория ценности: университетский курс лекций».</t>
   </si>
   <si>
     <t>978-5-534-06174-1, 978-5-534-06212-0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>