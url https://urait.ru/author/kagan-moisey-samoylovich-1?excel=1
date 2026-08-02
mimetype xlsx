--- v3 (2026-06-03)
+++ v4 (2026-08-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
-    <t>03.06.2026</t>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>