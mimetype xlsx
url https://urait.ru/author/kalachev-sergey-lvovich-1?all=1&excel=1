--- v2 (2026-04-15)
+++ v3 (2026-06-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
-    <t>15.04.2026</t>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,75 +133,75 @@
   <si>
     <t>30.08.2024</t>
   </si>
   <si>
     <t>ТЕОРЕТИЧЕСКИЕ ОСНОВЫ ТОВАРОВЕДЕНИЯ 4-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Калачев С. Л.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Торговое дело и ценообразование</t>
   </si>
   <si>
-    <t>Работа с этим курсом позволит студентам получить комплексные и достаточно полные знания в области теории товароведения, изучить терминологию, используемую в товароведении; усвоить основные понятия, принципы, объекты и методы товароведения; ознакомиться с классификацией и ассортиментом товаров; изучить основополагающие товароведные характеристики товаров и обеспечивающие их факторы; овладеть методами определения и оценки качества товаров; изучить основы товарной экспертизы, сформировать представления о товарной информации и др. Для повышения эффективности усвоения теории курс содержит вопросы по темам и оригинальные практические задания. Автор при написании курса старался придерживаться традиционных приемов изложения теории товароведения, сохранить основы классического отечественного товароведения и одновременно с этим представить инновационные взгляды, свое видение ряда вопросов. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов средних специальных образовательных учреждений, обучающихся по экономическим направлениям.</t>
+    <t>Курс дает комплексные знания в области теории товароведения, изучить терминологию, используемую в товароведении, усвоить основные понятия, принципы, объекты и методы товароведения, ознакомиться с классификацией и ассортиментом товаров, изучить основополагающие товароведные характеристики товаров и познакомиться с обеспечивающими их факторами, овладеть методами определения и оценки качества товаров, изучить основы товарной экспертизы и сформировать представления о товарной информации и др.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-19756-3</t>
   </si>
   <si>
     <t>30.609я723</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>ТЕОРЕТИЧЕСКИЕ ОСНОВЫ ТОВАРОВЕДЕНИЯ И ЭКСПЕРТИЗЫ ТОВАРОВ 4-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
-    <t>Работа с этим курсом позволит студентам получить комплексные и достаточно полные знания в области теории товароведения, изучить терминологию, используемую в товароведении; усвоить основные понятия, принципы, объекты и методы товароведения; ознакомиться с классификацией и ассортиментом товаров; изучить основополагающие товароведные характеристики товаров и обеспечивающие их факторы; овладеть методами определения и оценки качества товаров; изучить основы товарной экспертизы, сформировать представления о товарной информации и др. При подготовке курса автор старался придерживаться традиционных приемов изложения теории товароведения, сохранить основы классического отечественного товароведения и одновременно с этим представить инновационные взгляды, свое видение ряда вопросов. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов профессиональных образовательных организаций и образовательных организаций высшего образования, обучающихся по направлениям «Товароведение», «Торговое дело», «Экономика», «Менеджмент», специальности «Таможенное дело». Курс включает дополнительный практический материал, размещенный на сайте urait.ru.</t>
+    <t>Работа с этим курсом позволит студентам получить комплексные и достаточно полные знания в области теории товароведения, изучить терминологию, используемую в товароведении; усвоить основные понятия, принципы, объекты и методы товароведения; ознакомиться с классификацией и ассортиментом товаров; изучить основополагающие товароведные характеристики товаров и обеспечивающие их факторы; овладеть методами определения и оценки качества товаров; изучить основы товарной экспертизы, сформировать представления о товарной информации и др. При подготовке курса автор старался придерживаться традиционных приемов изложения теории товароведения, сохранить основы классического отечественного товароведения и одновременно с этим представить инновационные взгляды, свое видение ряда вопросов. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования.</t>
   </si>
   <si>
     <t>978-5-534-19757-0</t>
   </si>
   <si>
     <t>30.609я73</t>
   </si>
   <si>
     <t>17.02.2021</t>
   </si>
   <si>
     <t>ТОВАРОВЕДЕНИЕ И ЭКСПЕРТИЗА ТРАНСПОРТНЫХ СРЕДСТВ ЛИЧНОГО ПОЛЬЗОВАНИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Криминалистика и судебные экспертизы</t>
   </si>
   <si>
     <t>В курсе рассматриваются: нормативные правовые акты, регламентирующие требования к транспортным средствам (мототранспортным средствам, легковым автомобилям, прицепам), мотоблокам и мотокультиваторам, маломерным судам; подходы к их классификации и идентификации; конструктивные особенности и принципы работы как факторы, определяющие потребительские свойства и стоимость транспортных средств. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов, обучающихся по направлениям «Товароведение», «Торговое дело» для подготовки бакалавров, по специальности «Таможенное дело» для подготовки специалистов.</t>
   </si>
   <si>
     <t>978-5-534-13385-1</t>
   </si>