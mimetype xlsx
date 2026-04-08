--- v1 (2026-02-22)
+++ v2 (2026-04-08)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
-    <t>22.02.2026</t>
+    <t>08.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>