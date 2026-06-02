--- v2 (2026-04-08)
+++ v3 (2026-06-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
-    <t>08.04.2026</t>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,87 +133,87 @@
   <si>
     <t>21.05.2013</t>
   </si>
   <si>
     <t>МЕЖДУНАРОДНОЕ ПРАВО 5-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Каламкарян Р. А., Мигачев Ю. И.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Международное право и международное частное право</t>
   </si>
   <si>
-    <t>В учебнике изложены общетеоретические вопросы международного права, его основные принципы, характер и источники, раскрыты актуальные проблемы современной международной юриспруденции, представлен весь спектр отраслей науки международного публичного права. В настоящем издании значительно переработаны главы, посвященные принципам международного права и праву международных организаций. Особое внимание уделено рассмотрению международно-правовых средств мирного разрешения международных споров. Для лучшего усвоения материала после глав предложены вопросы для самостоятельного контроля знаний.</t>
+    <t>В учебнике изложены общетеоретические вопросы международного права, его основные принципы, характер и источники, раскрыты актуальные проблемы современной международной юриспруденции, представлен весь спектр отраслей науки международного публичного права. В настоящем издании значительно переработаны главы, посвященные принципам международного права и праву международных организаций. Особое внимание уделено рассмотрению международно-правовых средств мирного разрешения международных споров.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-16851-8</t>
   </si>
   <si>
     <t>67.412я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>19.08.2013</t>
   </si>
   <si>
     <t>МЕЖДУНАРОДНОЕ ПРАВО. ОБЩАЯ ЧАСТЬ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Капустина А.Я.</t>
   </si>
   <si>
     <t>В учебнике рассмотрены основные понятия, принципы и особенности международного права, история его становления. Отражен современный уровень его развития, а также влияние на международные отношения и внутреннюю жизнь государств. Теоретический материал иллюстрируют конкретные примеры, взятые из практики России или развивающихся стран. Курс поможет студентам с достаточной полнотой овладеть международно-правовыми знаниями, необходимыми для формирования профессиональных качеств будущего специалиста.</t>
   </si>
   <si>
     <t>978-5-534-02062-5</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>МЕЖДУНАРОДНОЕ ПРАВО. ОСОБЕННАЯ ЧАСТЬ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>978-5-534-02064-9</t>
+    <t>978-5-534-22156-5</t>
   </si>
   <si>
     <t>21.07.2015</t>
   </si>
   <si>
     <t>МЕЖДУНАРОДНОЕ СОТРУДНИЧЕСТВО В БОРЬБЕ С ПРЕСТУПНОСТЬЮ. Учебник для вузов</t>
   </si>
   <si>
     <t>Отв. ред. Каламкарян Р. А.</t>
   </si>
   <si>
     <t>Правоохранительные органы и силовые структуры</t>
   </si>
   <si>
     <t>В учебнике подробно изложен необходимый теоретический материал, раскрыты правовые и организационные основы международного полицейского сотрудничества, а также проблемы деятельности международных организаций в области борьбы с преступностью. Материал изложен в доступной для быстрого и эффективного усвоения учебного курса форме. Закрепить полученные знания обучающийся может с помощью имеющихся в учебнике задач и контрольных вопросов. Главная цель настоящего издания — помочь студентам в овладении основными теоретическими знаниями в области международного сотрудничества в борьбе с преступностью. Учебник подготовлен на основе действующих международных актов и современного российского законодательства и включает все темы, необходимые для формирования требуемых компетенций и навыков. Поэтому он будет интересен и полезен не только студентам юридических направлений и специальностей, но и практическим работникам.</t>
   </si>
   <si>
     <t>978-5-534-03351-9</t>
   </si>
   <si>
     <t>21.04.2020</t>
   </si>
   <si>
     <t>ОСНОВЫ МЕЖДУНАРОДНОГО ПРАВА 5-е изд., пер. и доп. Учебник для СПО</t>
   </si>