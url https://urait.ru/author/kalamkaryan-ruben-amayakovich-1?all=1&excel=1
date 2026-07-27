--- v3 (2026-06-02)
+++ v4 (2026-07-27)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
-    <t>03.06.2026</t>
+    <t>27.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>