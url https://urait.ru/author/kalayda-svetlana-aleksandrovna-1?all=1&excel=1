--- v3 (2026-05-21)
+++ v4 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
-    <t>21.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -184,51 +184,51 @@
   <si>
     <t>Финансы</t>
   </si>
   <si>
     <t>Курс развивает взгляд на финансовый рынок как на целостное дина-мичное явление, имеющее сложную структуру. Изучение финансового рынка строится на основе взаимосвязи и взаимодействия между его сегментами. Сущность финансового рынка авторы рассматривают в контексте теоре-тико-экономического, финансового и системного подходов. Проанализиро ваны методы и инструменты регулирования финансового рынка, определены основные термины, понятия и представления, связанные с его функционированием. Отражены последние законодательные изменения в указанной сфере деятельности, а также тенденции развития финансового рынка, связанные с цифровизацией и экономической конвергенцией. В курсе имеется практикум, в котором для каждой темы подготовлены различные задания, иллюстрирующие изложенный материал и расширяющие представления обучающихся о финансовых рынках.</t>
   </si>
   <si>
     <t>978-5-534-19865-2</t>
   </si>
   <si>
     <t>65.261я73</t>
   </si>
   <si>
     <t>28.11.2022</t>
   </si>
   <si>
     <t>СТРАХОВАНИЕ И АКТУАРНЫЕ РАСЧЕТЫ 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Тарасова Ю. А., Чернова Г. В., Калайда С. А.</t>
   </si>
   <si>
     <t>Страхование. Управление рисками</t>
   </si>
   <si>
-    <t>В курсе рассмотрены основные аспекты актуарных расчетов с характеристикой тарифной политики в страховании. Кроме того, рассматриваются исторические особенности развития страхования, современной страховой терминологии, а также функции, принципы и признаки страхования; проанализированы современные виды страхования с упором на нюансы договорных отношений, приводятся их различные классификации; даются характеристики финансово-экономическим основам страховой деятельности, а также приведены виды формируемых страховых резервов и особенности инвестиционной политики страховой организации. Особое внимание уделено практической стороне: огромная база тезисов, задач по темам, возможности создать по аналогии бизнес-процесс и провести SWOT-анализ для страховой организации, а также представлены кейсы для коллективного или индивидуального решения. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для бакалавров и магистрантов, обучающихся по образовательным программам «Экономика», «Финансы». Курс представляет интерес не только для обучающихся, но и для интересующихся таким неоднозначным видом деятельности, как страхование.</t>
+    <t>В курсе рассмотрены основные аспекты актуарных расчетов с характеристикой тарифной политики в страховании. Кроме того, рассматриваются исторические особенности развития страхования, современной страховой терминологии, а также функции, принципы и признаки страхования; проанализированы современные виды страхования с упором на нюансы договорных отношений, приводятся их различные классификации; даются характеристики финансово-экономическим основам страховой деятельности, а также приведены виды формируемых страховых резервов и особенности инвестиционной политики страховой организации. Особое внимание уделено практической стороне: огромная база тезисов, задач по темам, возможности создать по аналогии бизнес-процесс и провести SWOT-анализ для страховой организации, а также представлены кейсы для коллективного или индивидуального решения.</t>
   </si>
   <si>
     <t>978-5-534-15857-1</t>
   </si>
   <si>
     <t>65.271я73</t>
   </si>
   <si>
     <t>06.09.2024</t>
   </si>
   <si>
     <t>СТРАХОВАНИЕ И УПРАВЛЕНИЕ РИСКАМИ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Черновой Г.В.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>В курсе рассмотрены основные и специальные сложные виды имущественного страхования, а также актуальные проблемы функционирования и регулирования мирового и российского страхового рынка. Отражены последние изменения, происходящие в страховании, в том числе тенденции развития российского и мирового рынка страхования. Особое внимание уделено проблеме управления риском, в частности, дана характеристика двух основных групп методов методов трансформации рисков и методов финансирования рисков. Соответствует федеральному государственному образовательному стандарту высшего образования. Для студентов, аспирантов и преподавателей экономических и юридических вузов, практических работников страховых компаний и всех, кто интересуется проблемами страхования.</t>
   </si>
   <si>
     <t>978-5-534-20193-2</t>
   </si>