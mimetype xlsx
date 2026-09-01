--- v4 (2026-07-13)
+++ v5 (2026-09-01)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
-    <t>13.07.2026</t>
+    <t>01.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>