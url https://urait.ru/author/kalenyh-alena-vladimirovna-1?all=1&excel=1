--- v2 (2026-02-28)
+++ v3 (2026-05-01)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
-    <t>01.03.2026</t>
+    <t>01.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>