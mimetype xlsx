--- v3 (2026-05-01)
+++ v4 (2026-07-01)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
-    <t>01.05.2026</t>
+    <t>01.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,126 +133,126 @@
   <si>
     <t>04.06.2024</t>
   </si>
   <si>
     <t>УГОЛОВНО-ИСПОЛНИТЕЛЬНОЕ ПРАВО 3-е изд. Учебник для СПО</t>
   </si>
   <si>
     <t>Под ред. Козаченко И.Я., Деткова А. П.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Исполнение наказаний. Уголовно-исполнительное право</t>
   </si>
   <si>
-    <t>В курсе изложены теоретические основы уголовно-исполнительного права. В нем подробно рассмотрены основные понятия, категории и институты уголовно-исполнительного права, система учреждений и органов, исполняющих наказания, вопросы исполнения конкретных видов уголовных наказаний. Учебный курс подготовлен в соответствии с положениями Уголовно-исполнительного кодекса Российской Федерации, действующими федеральными законами и международно-правовыми актами. Учтены все изменения, внесенные в законодательные и иные нормативные правовые акты, регламентирующие порядок и условия исполнения уголовных наказаний. Темы 24 «Уголовно-исполнительное право Республики Беларусь» и 25 «Уголовно-исполнительное право Республики Казахстан» настоящего курса размещены в качестве дополнительного материала только в издании, доступном в электронной библиотечной системе «Юрайт» на сайте urait.ru. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов и преподавателей юридических образовательных учреждений среднего профессионального образования, работников уголовно-исполнительной системы и иных правоохранительных органов, а также для всех, кто интересуется вопросами исполнения, отбывания уголовных наказаний и применения иных мер уголовно-правового характера.</t>
+    <t>В курсе изложены теоретические основы уголовно-исполнительного права. В нем подробно рассмотрены основные понятия, категории и институты уголовно-исполнительного права, система учреждений и органов, исполняющих наказания, вопросы исполнения конкретных видов уголовных наказаний. Учебный курс подготовлен в соответствии с положениями Уголовно-исполнительного кодекса Российской Федерации, действующими федеральными законами и международно-правовыми актами. Учтены все изменения, внесенные в законодательные и иные нормативные правовые акты, регламентирующие порядок и условия исполнения уголовных наказаний. Для студентов и преподавателей юридических образовательных учреждений среднего профессионального образования, работников уголовно-исполнительной системы и иных правоохранительных органов, а также для всех, кто интересуется вопросами исполнения, отбывания уголовных наказаний и применения иных мер уголовно-правового характера.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-19086-1</t>
   </si>
   <si>
     <t>67.408я723</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>УГОЛОВНО-ИСПОЛНИТЕЛЬНОЕ ПРАВО 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Козаченко И.Я., Деткова А. П., Попова В.А.</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
-    <t>В курсе изложены теоретические основы уголовно-исполнительного права. В нем подробно рассмотрены основные понятия, категории и институты уголовно-исполнительного права, система учреждений и органов, исполняющих наказания, вопросы исполнения конкретных видов уголовных наказаний. Учебный курс подготовлен в соответствии с положениями Уголовно-исполнительного кодекса Российской Федерации, действующими федеральными законами и международно-правовыми актами. Учтены все изменения, внесенные в законодательные и иные нормативные правовые акты, регламентирующие порядок и условия исполнения уголовных наказаний. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов, преподавателей юридических вузов и факультетов, работников уголовно-исполнительной системы и иных правоохранительных органов, а также для всех, кто интересуется вопросами исполнения, отбывания уголовных наказаний и применения иных мер уголовно-правового характера.</t>
+    <t>В курсе изложены теоретические основы уголовно-исполнительного права. В нем подробно рассмотрены основные понятия, категории и институты уголовно-исполнительного права, система учреждений и органов, исполняющих наказания, вопросы исполнения конкретных видов уголовных наказаний. Учебный курс подготовлен в соответствии с положениями Уголовно-исполнительного кодекса Российской Федерации, действующими федеральными законами и международно-правовыми актами. Учтены все изменения, внесенные в законодательные и иные нормативные правовые акты, регламентирующие порядок и условия исполнения уголовных наказаний. Для студентов, аспирантов, преподавателей юридических вузов и факультетов, работников уголовно-исполнительной системы и иных правоохранительных органов, а также для всех, кто интересуется вопросами исполнения, отбывания уголовных наказаний и применения иных мер уголовно-правового характера.</t>
   </si>
   <si>
     <t>978-5-534-19081-6</t>
   </si>
   <si>
     <t>67.408я73</t>
   </si>
   <si>
     <t>31.10.2024</t>
   </si>
   <si>
     <t>УГОЛОВНО-ИСПОЛНИТЕЛЬНОЕ ПРАВО. ПРАКТИКУМ 3-е изд., пер. и доп. Учебное пособие для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Козаченко И.Я.</t>
   </si>
   <si>
     <t>Практикум представляет собой сборник практических заданий по уголовно-исполнительному праву, подготовленных в продолжение углубленного освоения учебного курса, изложенного в учебнике для вузов «Уголовно-исполнительное право» под общ. ред. И. Я. Козаченко, А. П. Деткова (М. : Издательство Юрайт, 2024). Практикум содержит краткое изложение теоретических основ уголовно-исполнительного права, практические задания, задачи, перечень тем для написания рефератов, курсовых и выпускных квалификационных работ, а также списки нормативного материала и литературы по каждой теме.</t>
   </si>
   <si>
     <t>978-5-534-20868-9</t>
   </si>
   <si>
     <t>01.11.2024</t>
   </si>
   <si>
     <t>УГОЛОВНО-ИСПОЛНИТЕЛЬНОЕ ПРАВО. ПРАКТИКУМ 3-е изд., пер. и доп. Учебное пособие для СПО</t>
   </si>
   <si>
     <t>Практикум представляет собой сборник практических заданий по уголовно-исполнительному праву, подготовленных в продолжение углубленного освоения учебного курса. Практикум содержит краткое изложение теоретических основ уголовно-исполнительного права, практические задания, задачи, перечень тем для написания рефератов, курсовых и выпускных квалификационных работ, а также списки нормативного материала и литературы по каждой теме. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов и преподавателей образовательных учреждений среднего профессионального образования юридических специальностей.</t>
   </si>
   <si>
     <t>978-5-534-20869-6</t>
   </si>
   <si>
     <t>24.04.2015</t>
   </si>
   <si>
     <t>УГОЛОВНОЕ ПРАВО. ОСОБЕННАЯ ЧАСТЬ. КРАТКИЙ КУРС. Учебник для вузов</t>
   </si>
   <si>
     <t>Отв. ред. Козаченко И. Я.</t>
   </si>
   <si>
     <t>Уголовное право</t>
   </si>
   <si>
-    <t>Практикум по Особенной части отечественного уголовного права представляет собой необходимый познавательный материал методического характера, который позволит обучающемуся с минимальными трудностями глубоко и всесторонне освоить данный учебный курс. Особенностью издания является то, что в нем излагается не только авторская интерпретация тех или иных положений изучаемого материала, но и методика наиболее оптимального и продуктивного усвоения обучающимися познавательной информации. В практикуме содержатся задачи, составленные на основе судебной практики и методически обработанные с учетом требований учебного процесса.</t>
+    <t>Практикум по Особенной части отечественного уголовного права представляет собой необходимый познавательный материал методического характера, позволяющий обучающемуся в высшем учебном юридическом заведении человеку с минимальными трудностями глубоко и всесторонне освоить данный учебный курс. Особенностью издания является то, что в нем излагается не только авторская интерпретация тех или иных положений изучаемого студентами познавательного материала, но и методика наиболее оптимального и продуктивного усвоения обучающимися познавательной информации. В практикуме содержатся задачи, составленные на основе судебной практики и методически обработанные с учетом требований учебного процесса. Книга будет полезна бакалаврам, магистрам, аспирантам, чьи познавательные ориентиры находятся в сфере уголовно-правового поля, а также преподавателям.</t>
   </si>
   <si>
     <t>978-5-534-18051-0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>