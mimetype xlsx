--- v4 (2026-07-01)
+++ v5 (2026-08-30)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
-    <t>01.07.2026</t>
+    <t>30.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>