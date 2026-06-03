--- v1 (2026-04-03)
+++ v2 (2026-06-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
-    <t>03.04.2026</t>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,78 +133,78 @@
   <si>
     <t>22.02.2017</t>
   </si>
   <si>
     <t>ФИЗИОЛОГИЯ ЧЕЛОВЕКА И ЖИВОТНЫХ. МЫШЦЫ, ВЕГЕТАТИВНАЯ СИСТЕМА. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Сергеев И. Ю., Дубынин В. А., Каменский А. А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
     <t>Биология и биотехнологии</t>
   </si>
   <si>
-    <t>Третий том курса «Физиология человека и животных» посвящен строению и функциям скелетной и гладкой мускулатуры, а также основным вегетативным системам организма. Авторами подробно охарактеризованы системы дыхания и выделения, пищеварительная система, особенности питания и обмена веществ. Курс подготовлен коллективом преподавателей биологического факультета Московского государственного университета имени М. В. Ломоносова, имеющих большой опыт проведения занятий на факультетах биологического и небиологического профилей (психологии, фундаментальной медицины, экономическом, философском и др.). Несомненным достоинством курса является доступное для широкого круга обучающихся изложение сложных проблем современной физиологии.</t>
+    <t>Третий том учебника «Физиология человека и животных» посвящен строению и функциям скелетной и гладкой мускулатуры, а также основным вегетативным системам организма. Авторами подробно охарактеризованы системы дыхания и выделения, пищеварительная система, особенности питания и обмена веществ. Учебник подготовлен коллективом преподавателей биологического факультета Московского государственного университета имени М. В. Ломоносова, имеющих большой опыт проведения занятий на факультетах биологического и небиологического профилей (психологии, фундаментальной медицины, экономическом, философском и др.). Несомненным достоинством учебника является доступное для широкого круга читателей изложение сложных проблем современной физиологии. Большой иллюстративный материал, наличие тестов и контрольных вопросов делают учебник в равной мере полезным, как для студентов, так и для преподавателей учебных заведений различного уровня.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-17855-5</t>
   </si>
   <si>
     <t>28.673я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>ФИЗИОЛОГИЯ ЧЕЛОВЕКА И ЖИВОТНЫХ. НЕРВНАЯ СИСТЕМА. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>Первый раздел курса «Физиология человека и животных» посвящен строению и функциям нервной системы. Авторами дана подробная характеристика деятельности как отдельных нейронов, так и сложных нервных структур; описано участие различных областей мозга в процессах переработки информации в норме и при ряде расстройств. Курс подготовлен коллективом преподавателей биологического факультета Московского государственного университета имени М. В. Ломоносова, имеющих большой опыт проведения занятий на факультетах биологического и небиологического профилей (психологии, фундаментальной медицины, экономическом, философском и др.). Несомненным достоинством курса является доступное для широкого круга читателей изложение сложных проблем современной физиологии. Большой иллюстративный материал, наличие тестов и контрольных вопросов делают учебник в равной мере полезным как для студентов, так и для преподавателей учебных заведений различного уровня.</t>
+    <t>Первый том учебника «Физиология человека и животных» посвящен строению и функциям нервной системы. Авторами дана подробная характеристика деятельности как отдельных нейронов, так и сложных нервных структур; описано участие различных областей мозга в процессах переработки информации в норме и при ряде расстройств. Учебник подготовлен коллективом преподавателей биологического факультета Московского государственного университета имени М. В. Ломоносова, имеющих большой опыт проведения занятий на факультетах биологического и небиологического профилей (психологии, фундаментальной медицины, экономическом, философском и др.). Несомненным достоинством учебника является доступное для широкого круга читателей изложение сложных проблем современной физиологии. Большой иллюстративный материал, наличие тестов и контрольных вопросов делают учебник в равной мере полезным как для студентов, так и для преподавателей учебных заведений различного уровня.</t>
   </si>
   <si>
     <t>978-5-534-17853-1</t>
   </si>
   <si>
     <t>ФИЗИОЛОГИЯ ЧЕЛОВЕКА И ЖИВОТНЫХ. ЭНДОКРИННАЯ СИСТЕМА, КРОВЬ. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>Второй раздел курса «Физиология человека и животных» посвящен строению и функциям эндокринной системы, системы крови и системы кровообращения. Специальное внимание уделено характеристике репродуктивной сферы, особенностям работы сердца и деятельности защитных систем крови, в том числе иммунной. Курс подготовлен коллективом преподавателей биологического факультета Московского государственного университета имени М. В. Ломоносова, имеющих большой опыт проведения занятий на факультетах психологии, фундаментальной медицины, экономическом, философском и др. Несомненным достоинством курса является доступное для широкого круга обучающихся изложение сложных проблем современной физиологии.</t>
+    <t>Второй том учебника «Физиология человека и животных» посвящен строению и функциям эндокринной системы, системы крови и системы кровообращения. Специальное внимание уделено характеристике репродуктивной сферы, особенностям работы сердца и деятельности защитных систем крови, в том числе иммунной. Учебник подготовлен коллективом преподавателей биологического факультета Московского государственного университета имени М. В. Ломоносова, имеющих большой опыт проведения занятий на факультетах психологии, фундаментальной медицины, экономическом, философском и др. Несомненным достоинством учебника является доступное для широкого круга читателей изложение сложных проблем современной физиологии. Большой иллюстративный материал, наличие тестов и контрольных вопросов делают учебник в равной мере полезным, как для студентов, так и для преподавателей учебных заведений различного уровня.</t>
   </si>
   <si>
     <t>978-5-534-17854-8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>