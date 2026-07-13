--- v4 (2026-05-23)
+++ v5 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
-    <t>23.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,78 +133,78 @@
   <si>
     <t>16.09.2019</t>
   </si>
   <si>
     <t>ОСНОВЫ ПЕДАГОГИЧЕСКОГО МАСТЕРСТВА: ФОРМИРОВАНИЕ ПЕДАГОГИЧЕСКОГО СТИЛЯ 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Кандаурова А. В., Суртаева Н. Н. ; Под ред. Суртаевой Н. Н.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Педагогическая психология</t>
   </si>
   <si>
-    <t>Целью данного учебного пособия является оказание помощи как работающим, так и будущим педагогам найти свой стиль, реализовать свои возможности, удовлетворить свои потребности в эффективном социальном взаимодействии и педагогической деятельности. В учебном пособии рассматриваются вопросы организации эффективного социального взаимодействия, стилевой проблематики в хронологическом порядке, начиная с определения понятия «стиль», теории стиля жизни, отечественной теории индивидуального стиля деятельности и стиля индивидуальности в русле современной личностно-ориентированной парадигмы и с позиций различных наук. Основной акцент сделан на исследовании проблемы индивидуального педагогического стиля, возможных подходов к его формированию и развитию. В пособии также приводится обширный диагностический инструментарий по определению индивидуальных стилевых проявлений. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Учебное пособие может быть использовано преподавателями, студентами колледжей, учителями, работниками образования и всеми, кто интересуется проблемами педагогической деятельности.</t>
+    <t>Целью данного учебного пособия является оказание помощи как работающим, так и будущим педагогам найти свой стиль, реализовать свои возможности, удовлетворить свои потребности в эффективном социальном взаимодействии и педагогической деятельности. В учебном пособии рассматриваются вопросы организации эффективного социального взаимодействия, стилевой проблематики в хронологическом порядке, начиная с определения понятия «стиль», теории стиля жизни, отечественной теории индивидуального стиля деятельности и стиля индивидуальности в русле современной личностно-ориентированной парадигмы и с позиций различных наук. Основной акцент сделан на исследовании проблемы индивидуального педагогического стиля, возможных подходов к его формированию и развитию. В пособии также приводится обширный диагностический инструментарий по определению индивидуальных стилевых проявлений.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-11494-2</t>
   </si>
   <si>
     <t>74.58я723</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>17.04.2019</t>
   </si>
   <si>
     <t>ПЕДАГОГИЧЕСКОЕ МАСТЕРСТВО: ФОРМИРОВАНИЕ ПЕДАГОГИЧЕСКОГО СТИЛЯ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
-    <t>Целью данного учебного пособия является оказание помощи как работающим, так и будущим педагогам найти свой стиль, реализовать свои возможности, удовлетворить свои потребности в эффективном социальном взаимодействии и педагогической деятельности. В учебном пособии рассматриваются вопросы организации эффективного социального взаимодействия, стилевой проблематики в хронологическом порядке, начиная с определения понятия «стиль», теории стиля жизни, отечественной теории индивидуального стиля деятельности и стиля индивидуальности в русле современной личностно ориентированной парадигмы и с позиций различных наук. Основной акцент сделан на исследовании проблемы индивидуального педагогического стиля, возможных подходов к его формированию и развитию. В пособии также приводится обширный диагностический инструментарий по определению индивидуальных стилевых проявлений. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Учебное пособие может быть использовано преподавателями, студентами педагогических вузов, колледжей, учителями, работниками образования и всеми, кто интересуется проблемами педагогической деятельности.</t>
+    <t>Целью данного учебного пособия является оказание помощи как работающим, так и будущим педагогам найти свой стиль, реализовать свои возможности, удовлетворить свои потребности в эффективном социальном взаимодействии и педагогической деятельности. В учебном пособии рассматриваются вопросы организации эффективного социального взаимодействия, стилевой проблематики в хронологическом порядке, начиная с определения понятия «стиль», теории стиля жизни, отечественной теории индивидуального стиля деятельности и стиля индивидуальности в русле современной личностно ориентированной парадигмы и с позиций различных наук. Основной акцент сделан на исследовании проблемы индивидуального педагогического стиля, возможных подходов к его формированию и развитию. В пособии также приводится обширный диагностический инструментарий по определению индивидуальных стилевых проявлений.</t>
   </si>
   <si>
     <t>978-5-534-11176-7</t>
   </si>
   <si>
     <t>74.58 я 73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>