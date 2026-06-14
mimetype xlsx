--- v2 (2026-03-05)
+++ v3 (2026-06-14)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
-    <t>05.03.2026</t>
+    <t>14.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -235,51 +235,51 @@
   <si>
     <t>Естествознание</t>
   </si>
   <si>
     <t>Настоящий учебник представляет собой оригинальное изложение курса «Концепции современного естествознания». Отдельные главы посвящены концептуальному устройству наук, физическим, астрономическим и космологическим, геологическим, химическим и биологическим концепциям. Изложение ведется с позиций теории концептуальной трансдукции. Значительное внимание уделяется достижениям естествознания XXI в., их методологическим основаниям, плюрализму знания, трансдисциплинарному подходу, этическим проблемам. Успешно освоить учебный материал поможет методический корпус, включающий тесты, задания, вопросы для самоконтроля, многочисленные пояснительные рисунки и справочные материалы.</t>
   </si>
   <si>
     <t>978-5-9916-5051-9</t>
   </si>
   <si>
     <t>20я73</t>
   </si>
   <si>
     <t>04.06.2015</t>
   </si>
   <si>
     <t>ТЕОРИЯ ОБУЧЕНИЯ И ВОСПИТАНИЯ. Учебник и практикум</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Педагогика и образование. Общие работы</t>
   </si>
   <si>
-    <t>В курсе обстоятельно и интересно изложены история и современное состояние взглядов на теорию педагогической науки, а также оригинальная авторская теория обучения и воспитания. Особенность курса в том, что автор излагает теорию обучения и воспитания, используя потенциал философии науки и концепцию мультидисциплинарного плюрализма, опираясь на собственную теорию концептуальной трансдукции. Также особое внимание уделяется этическим аспектам работы педагога.</t>
+    <t>В учебнике обстоятельно и интересно изложены история и современное состояние взглядов на теорию педагогической науки, а также оригинальная авторская теория обучения и воспитания. Особенность учебника в том, что автор излагает теорию обучения и воспитания, используя потенциал философии науки и концепцию мультидисциплинарного плюрализма и опираясь на собственную теорию концептуальной трансдукции. Также особое внимание уделяется этическим аспектам работы педагога.</t>
   </si>
   <si>
     <t>978-5-534-01217-0</t>
   </si>
   <si>
     <t>74.200я73</t>
   </si>
   <si>
     <t>22.11.2024</t>
   </si>
   <si>
     <t>ФИЛОСОФИЯ И МЕТОДОЛОГИЯ ИСТОРИЧЕСКОГО ПОЗНАНИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Настоящий учебник представляет собой оригинальное изложение истории, философии и методологии исторической науки. Многие выводы распространяются на все социальные науки. Изложение ведется с позиций теории концептуальных переходов. Тщательно анализируется концептуальное устройство исторической науки, ее методы. Рассматриваются онтологические, эпистемологические, методологические, этические, трансдисциплинарные аспекты исторической науки. Предложены пути осмысления философского и научного плюрализма. Большое значение придается новейшим концепциям. Содержание курса соответствует федеральному государственному образовательному стандарту высшего профессионального образования третьего поколения и методическим требованиям, предъявляемым к учебным изданиям. Для магистрантов, аспирантов, философов, широкого круга читателей.</t>
   </si>
   <si>
     <t>978-5-534-21736-0</t>
   </si>
   <si>
     <t>14.08.2015</t>
   </si>