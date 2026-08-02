--- v3 (2026-06-14)
+++ v4 (2026-08-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
-    <t>14.06.2026</t>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>