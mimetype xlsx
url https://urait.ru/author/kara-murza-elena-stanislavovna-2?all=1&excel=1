--- v3 (2026-05-22)
+++ v4 (2026-07-14)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>22.05.2026</t>
+    <t>15.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>07.10.2015</t>
   </si>
   <si>
     <t>СТИЛИСТИКА И ЛИТЕРАТУРНОЕ РЕДАКТИРОВАНИЕ. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Дускаевой Л.Р.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Гуманитарные науки</t>
   </si>
   <si>
     <t>Журналистика и издательское дело</t>
   </si>
   <si>
-    <t>На рынке нет изданий, отражающих результаты исследований в таких направлениях, как медиастилистика, интенциональная медиастилистика, жанровая медиастилистика. Кафедра речевой коммуникации факультета журналистики СПбГУ десятилетия работает по иной методике преподавания русского языка сугубо стилистической, поэтому имеет уникальные результаты, аналогов которым нет. Курс по стилистике современного русского языка и литературному редактированию текстов массмедиа освещает разделы одноименного учебного курса. Основная идея курса — в тесной взаимосвязи научного знания и анализа профессиональной практики вывести речевую деятельность журналиста, PR-специалиста и рекламиста в область сознательного пользования всеми богатствами русской речи, которая является для представителей этих профессий главным рабочим инструментом. Этой же цели служит и принцип подбора заданий. Курс состоит из четырех разделов: «Функциональная стилистика», «Журналистский профессиональный стиль», «Профессиональные стили прикладных коммуникаций» и «Литературное редактирование». Для студентов высших учебных заведений, обучающихся по гуманитарным направлениям и специальностям.</t>
+    <t>Курс по стилистике современного русского языка и литературному редактированию текстов массмедиа освещает разделы одноименного учебного курса. Основная идея курса — в тесной взаимосвязи научного знания и анализа профессиональной практики вывести речевую деятельность журналиста, PR-специалиста и рекламиста в область сознательного пользования всеми богатствами русской речи, которая является для представителей этих профессий главным рабочим инструментом. Этой же цели служит и принцип подбора заданий. Курс состоит из четырех разделов: «Функциональная стилистика», «Журналистский профессиональный стиль», «Профессиональные стили прикладных коммуникаций» и «Литературное редактирование». Для студентов высших учебных заведений, обучающихся по гуманитарным направлениям и специальностям.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-18278-1</t>
   </si>
   <si>
     <t>81.411.2я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>