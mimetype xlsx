--- v2 (2026-04-03)
+++ v3 (2026-05-25)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>03.04.2026</t>
+    <t>25.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,51 +130,51 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>24.12.2009</t>
   </si>
   <si>
     <t>СУДЕБНЫЕ РЕЧИ В 2 Ч. ЧАСТЬ 1</t>
   </si>
   <si>
     <t>Карабчевский Н. П., Резник Г. М.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Антология мысли</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Адвокатура. Нотариат</t>
   </si>
   <si>
-    <t>Карабчевский Николай Платонович (1851—1925) родился в Херсонской губернии 30 ноября 1851 года. В 1869 году окончил с серебряной медалью Николаевскую реальную гимназию и поступил на юридический факультет Петербургского университета, который в 1874 году успешно окончил со степенью кандидата прав. В связи с тем что участие в студенческих волнениях не давало ему права на получение удостоверения о благонадежности, требуемое при поступлении на службу по Министерству юстиции, он вступил в адвокатуру при Петербургской окружной судебной палате. Быстро завоевал популярность как один из видных защитников по уголовным делам. Отношение Карабчевского к профессии адвоката выражено в его словах: «...Современному судебному оратору, желающему стоять на высоте своей задачи, нужно обладать такими разносторонними качествами ума и дарования, которые позволили бы ему с одинаковой легкостью овладеть всеми сторонами защищаемого им дела. В нем он дает публично отчет целому обществу и судейской совести, причем, по односторонности ли своего дарования, по отсутствию ли достаточных знаний и подготовки, он не вправе отступить ни перед психологическим, ни перед бытовым, ни перед политическим или историческим его освещением».</t>
+    <t>Судебные выступления Н. П. Карабчевского отличаются убедительностью, уверенностью, доступностью в восприятии. Многие громкие дела того времени связаны с именем этого выдающегося оратора. Особое место в профессиональной деятельности адвоката занимали речи по политическим делам и делам, в которых политическая направленность процесса царской юстицией была замаскирована под общеуголовные дела. Мастер живого слова, большой художник, владеющий искусством судебной речи, Карабчевский — первозданный образец адвокатского мастерства для современных специалистов. Для адвокатов, прокурорских работников, следователей, аспирантов, преподавателей, а также всех, кто стремится овладеть навыками и культурой публичного выступления, кому небезынтересна история российской юстиции.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-01903-2, 978-5-534-01904-9</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>СУДЕБНЫЕ РЕЧИ В 2 Ч. ЧАСТЬ 2</t>
   </si>
   <si>
     <t>978-5-534-01907-0, 978-5-534-01904-9</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">