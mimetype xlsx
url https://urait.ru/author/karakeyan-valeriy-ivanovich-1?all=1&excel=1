--- v0 (2026-02-22)
+++ v1 (2026-04-15)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
   <si>
-    <t>23.02.2026</t>
+    <t>15.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>