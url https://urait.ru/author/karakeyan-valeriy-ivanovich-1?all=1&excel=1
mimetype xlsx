--- v1 (2026-04-15)
+++ v2 (2026-06-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
   <si>
-    <t>15.04.2026</t>
+    <t>02.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -175,51 +175,51 @@
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>В четвертом издании курса обобщены научные и практические достижения в области безопасности жизнедеятельности в техносфере. Значительное внимание уделено методам идентификации опасностей техносферы, оценке их влияния на человека, средствам и способам создания безопасных технических систем и технологий, защите населения и объектов экономики в чрезвычайных ситуациях, а также организационно-правовым и экономическим аспектам безопасности жизнедеятельности. Обновлены ссылки на законодательные и нормативные документы, добавлены иллюстративный материал и расчетные задачи с примерами решений. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по всем направлениям.</t>
   </si>
   <si>
     <t>978-5-534-17843-2</t>
   </si>
   <si>
     <t>20.18/68.9я723</t>
   </si>
   <si>
     <t>22.03.2024</t>
   </si>
   <si>
     <t>МОНИТОРИНГ ЗАГРЯЗНЕНИЯ ОКРУЖАЮЩЕЙ СРЕДЫ 2-е изд. Учебник для СПО</t>
   </si>
   <si>
     <t>Севрюкова Е. А. ; Под общ. ред. Каракеяна В.И.</t>
   </si>
   <si>
-    <t>Курс знакомит учащихся с системой нормативных правовых актов в области техносферной безопасности, системой управления безопасностью в техносфере. В результате освоения материала студенты приобретут инженерно-экологические знания, навыки организации работ по мониторингу и контролю воздействия объектов экономики на состояние окружающей среды, овладеют приемами проектирования и обеспечения функционирования систем производственного мониторинга, смогут эффективно использовать полученную информацию, научатся искать и находить оптимальные решения по построению экологически и экономически эффективных систем мониторинга. В конце каждой темы представлены контрольные вопросы и задания, которые помогут учащимся систематизировать знания по данной дисциплине. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
+    <t>Курс знакомит учащихся с системой нормативных правовых актов в области техносферной безопасности, системой управления безопасностью в техносфере. В результате освоения материала студенты приобретут инженерно-экологические знания, навыки организации работ по мониторингу и контролю воздействия объектов экономики на состояние окружающей среды, овладеют приемами проектирования и обеспечения функционирования систем производственного мониторинга, смогут эффективно использовать полученную информацию, научатся искать и находить оптимальные решения по построению экологически и экономически эффективных систем мониторинга. В конце каждой темы представлены контрольные вопросы и задания, которые помогут учащимся систематизировать знания по данной дисциплине.</t>
   </si>
   <si>
     <t>978-5-534-18631-4</t>
   </si>
   <si>
     <t>68.9я723</t>
   </si>
   <si>
     <t>21.03.2024</t>
   </si>
   <si>
     <t>НАДЗОР И КОНТРОЛЬ В СФЕРЕ БЕЗОПАСНОСТИ 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Курс знакомит учащихся с системой нормативных правовых актов в области техносферной безопасности, системой управления безопасностью в техносфере. В результате освоения материала студенты приобретут инженерно-экологические знания, навыки организации работ по мониторингу и контролю воздействия объектов экономики на состояние окружающей среды, овладеют приемами проектирования и обеспечения функционирования систем производственного мониторинга, смогут эффективно использовать полученную информацию, научатся искать и находить оптимальные решения по построению экологически и экономически эффективных систем мониторинга. В конце каждой темы представлены контрольные вопросы и задания, которые помогут учащимся систематизировать знания по данной дисциплине. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по инженерно-техническим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-18629-1</t>
   </si>
   <si>
     <t>68.9я73</t>
   </si>
   <si>
     <t>22.09.2023</t>
   </si>
@@ -241,153 +241,153 @@
   <si>
     <t>ОЧИСТКА СТОЧНЫХ ВОД 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Кольцов В. Б., Кондратьева О. В. ; Под общ. ред. Каракеяна В.И.</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
     <t>Экология</t>
   </si>
   <si>
     <t>В курсе подробно рассмотрены механические, физико-химические, химические, биохимические и термические методы очистки сточных вод. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по инженерно-техническим, естественнонаучным направлениям.</t>
   </si>
   <si>
     <t>978-5-534-20304-2</t>
   </si>
   <si>
     <t>20.1я73</t>
   </si>
   <si>
     <t>ОЧИСТКА СТОЧНЫХ ВОД 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
-    <t>В курсе подробно рассмотрены механические, физико-химические, химические, биохимические и термические методы очистки сточных вод. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования.</t>
+    <t>В учебнике подробно рассмотрены механические, физико-химические, химические, биохимические и термические методы очистки сточных вод.</t>
   </si>
   <si>
     <t>978-5-534-19485-2</t>
   </si>
   <si>
     <t>12.02.2018</t>
   </si>
   <si>
     <t>ОЧИСТНЫЕ СООРУЖЕНИЯ 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Сельскохозяйственные науки</t>
   </si>
   <si>
     <t>Агроинженерия. Технологии, машины и оборудование</t>
   </si>
   <si>
-    <t>Курс посвящен описанию процессов и аппаратов, применяемых при защите окружающей природной среды от опасных и вредных выбросов. Изложены теоретические основы и физическая сущность технологических процессов защиты окружающей среды. Издание поможет обучающимся освоить основы проектирования технических объектов; основные виды механизмов, методы исследования и расчета: их кинетических и динамических характеристик; в результате обучения студенты будут уметь анализировать характер воздействия вредных и опасных факторов на человека и природную среду, методы защиты от них; знать теоретические основы обеспечения безопасности жизнедеятельности; действующую систему нормативно-правовых актов в области техносферной безопасности.</t>
+    <t>Курс поможет освоить основы проектирования технических объектов; основные виды механизмов, методы исследования и расчета: их кинетических и динамических характеристик; уметь анализировать характер воздействия вредных и опасных факторов на человека и природную среду, методы защиты от них; знать теоретические основы обеспечения безопас-ности жизнедеятельности; действующую систему нормативно-правовых актов в области техносферной безопасности.</t>
   </si>
   <si>
     <t>978-5-534-20305-9</t>
   </si>
   <si>
     <t>20.1я723</t>
   </si>
   <si>
     <t>ПЕРЕРАБОТКА И УТИЛИЗАЦИЯ ТВЕРДЫХ ОТХОДОВ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Кольцов В. Б. ; Под общ. ред. Каракеяна В.И.</t>
   </si>
   <si>
     <t>В курсе рассмотрены вопросы переработки и утилизации твердых отходов. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по естественнонаучным, инженерно-техническим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-21116-0</t>
   </si>
   <si>
     <t>19.01.2018</t>
   </si>
   <si>
     <t>ПРОЦЕССЫ И АППАРАТЫ ЗАЩИТЫ ОКРУЖАЮЩЕЙ СРЕДЫ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>В курсе рассматриваются проблемы защиты экологии и классификация процессов окружающей среды, раскрываются методы сепарации газов и аппараты сухой, фильтрующей, электрической и мокрой очистки газового потока. Также представлены сорбционные и каталитические методы очистки, основы защиты гидросферы, подробно рассмотрены механические, физико-химические, химические, биохимические и термические методы очистки сточных вод, а также вопросы переработки и утилизации твердых отходов.</t>
   </si>
   <si>
     <t>978-5-534-20302-8</t>
   </si>
   <si>
     <t>ТЕХНОЛОГИЯ ОЧИСТКИ ГАЗОВ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>В курсе рассматриваются методы сепарации газов и аппараты сухой, фильтрующей, электрической и мокрой очистки газового потока. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по естественнонаучным, инженерно-техническим направлениям.</t>
+    <t>В курсе рассматриваются методы сепарации газов и аппараты сухой, фильтрующей, электрической и мокрой очистки газового потока.</t>
   </si>
   <si>
     <t>978-5-534-19498-2</t>
   </si>
   <si>
     <t>08.11.2024</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ ТВЕРДЫМИ ОТХОДАМИ. ПЕРЕРАБОТКА И УТИЛИЗАЦИЯ 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
-    <t>В курсе рассматриваются вопросы переработки и утилизации твердых отходов. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по укрупненным группам специальностей «Техносферная безопасность и природообустройство».</t>
+    <t>В курсе рассматриваются вопросы переработки и утилизации твердых отходов.</t>
   </si>
   <si>
     <t>978-5-534-20306-6</t>
   </si>
   <si>
     <t>18.11.2022</t>
   </si>
   <si>
     <t>ЭКОНОМИКА ПРИРОДОПОЛЬЗОВАНИЯ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Каракеян В. И.</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Экономика в отдельных отраслях</t>
   </si>
   <si>
-    <t>Рассмотрены общетеоретические и практические вопросы экономики природопользования, современные подходы к экологизации экономики, включая вопросы устойчивого развития. Проанализированы причины возникновения современного экологического кризиса и принципиальные пути его преодоления средствами научно?технических и экономикоуправленческих методов. Освещены нормативно?правовые аспекты рационального природопользования, экономический и финансовый механизмы, а также современные инструменты повышения экологической эффективности производства. Особое внимание уделено анализу современных методов экологизации на микроэкономическом уровне, нацеленных на снижение природоемкости производств. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов экономических вузов, а также специалистов, работающих в природоохранных областях</t>
+    <t>Рассмотрены общетеоретические и практические вопросы экономики природопользования, современные подходы к экологизации экономики, включая вопросы устойчивого развития. Проанализированы причины возникновения современного экологического кризиса и принципиальные пути его преодоления средствами научно-технических и экономикоуправленческих методов. Освещены нормативно-правовые аспекты рационального природопользования, экономический и финансовый механизмы, а также современные инструменты повышения экологической эффективности производства. Особое внимание уделено анализу современных методов экологизации на микроэкономическом уровне, нацеленных на снижение природоемкости производств.</t>
   </si>
   <si>
     <t>978-5-534-15718-5</t>
   </si>
   <si>
     <t>65.28я73</t>
   </si>
   <si>
     <t>30.11.2022</t>
   </si>
   <si>
     <t>ЭКОНОМИКА ПРИРОДОПОЛЬЗОВАНИЯ 3-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
-    <t>Рассмотрены общетеоретические и практические вопросы экономики природопользования, современные подходы к экологизации экономики, включая вопросы устойчивого развития. Показаны причины возникновения экологического кризиса и принципиальные пути его преодоления средствами научно-технических и экономико-управленческих методов. Приведены способы решения проблем экономики природопользования с применением экономико-математических моделей. Проанализированы нормативно-правовая база рационального природопользования, экономический и финансовый механизмы, а также современные инструменты повышения экологической эффективности производства. Особое внимание уделено анализу современных методов экологизации на микроэкономическом уровне, нацеленных на снижение природоемкости производств.</t>
+    <t>Особое внимание уделено анализу современных методов экологизации на микроэкономическом уровне, нацеленных на снижение природоемкости таких производств, как оценка жизненного цикла продукции, экологический менеджмент, экологическая сертификация и экологическая маркировка, открытая экологическая отчетность и зеленый маркетинг. Для студентов экономических вузов, а также специалистов, работающих в природоохранных областях.</t>
   </si>
   <si>
     <t>978-5-534-15970-7</t>
   </si>
   <si>
     <t>65.28я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>