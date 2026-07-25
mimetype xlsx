--- v2 (2026-06-02)
+++ v3 (2026-07-25)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
   <si>
-    <t>02.06.2026</t>
+    <t>25.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>