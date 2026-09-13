--- v3 (2026-07-25)
+++ v4 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
   <si>
-    <t>25.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -1005,54 +1005,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>335</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1779.0</v>
+        <v>1869.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1959.0</v>
+        <v>2059.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -1075,54 +1075,54 @@
       <c r="B6" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>335</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1779.0</v>
+        <v>1869.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1959.0</v>
+        <v>2059.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>48</v>
       </c>
@@ -1145,54 +1145,54 @@
       <c r="B7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>340</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1809.0</v>
+        <v>1899.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1989.0</v>
+        <v>2089.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>54</v>
       </c>
@@ -1215,54 +1215,54 @@
       <c r="B8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>52</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>340</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>1809.0</v>
+        <v>1899.0</v>
       </c>
       <c r="M8" s="9">
-        <v>1989.0</v>
+        <v>2089.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>59</v>
       </c>
@@ -1285,54 +1285,54 @@
       <c r="B9" s="6" t="s">
         <v>61</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>62</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>138</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="9">
-        <v>749.0</v>
+        <v>789.0</v>
       </c>
       <c r="M9" s="9">
-        <v>819.0</v>
+        <v>869.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>65</v>
       </c>
@@ -1355,54 +1355,54 @@
       <c r="B10" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>67</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>68</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>164</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>989.0</v>
+        <v>1039.0</v>
       </c>
       <c r="M10" s="9">
-        <v>1089.0</v>
+        <v>1139.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>69</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>70</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>71</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>72</v>
       </c>
@@ -1425,54 +1425,54 @@
       <c r="B11" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
         <v>74</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>68</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>164</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
-        <v>989.0</v>
+        <v>1039.0</v>
       </c>
       <c r="M11" s="9">
-        <v>1089.0</v>
+        <v>1139.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>69</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>70</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>75</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>76</v>
       </c>
@@ -1495,54 +1495,54 @@
       <c r="B12" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
         <v>78</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>68</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>530</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
-        <v>2689.0</v>
+        <v>2819.0</v>
       </c>
       <c r="M12" s="9">
-        <v>2959.0</v>
+        <v>3099.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>79</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>80</v>
       </c>
       <c r="S12" s="6" t="s">
         <v>81</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>82</v>
       </c>
@@ -1565,54 +1565,54 @@
       <c r="B13" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
         <v>84</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>85</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>123</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>63</v>
       </c>
       <c r="L13" s="9">
-        <v>689.0</v>
+        <v>719.0</v>
       </c>
       <c r="M13" s="9">
-        <v>759.0</v>
+        <v>789.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>63</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>69</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>70</v>
       </c>
       <c r="S13" s="6" t="s">
         <v>86</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
         <v>87</v>
       </c>
@@ -1635,54 +1635,54 @@
       <c r="B14" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>68</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>529</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
-        <v>2679.0</v>
+        <v>2809.0</v>
       </c>
       <c r="M14" s="9">
-        <v>2949.0</v>
+        <v>3089.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>79</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>80</v>
       </c>
       <c r="S14" s="6" t="s">
         <v>90</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
         <v>91</v>
       </c>
@@ -1705,54 +1705,54 @@
       <c r="B15" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="6" t="s">
         <v>92</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>68</v>
       </c>
       <c r="F15" s="6"/>
       <c r="G15" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="8">
         <v>2026</v>
       </c>
       <c r="J15" s="8">
         <v>184</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L15" s="9">
-        <v>1089.0</v>
+        <v>1139.0</v>
       </c>
       <c r="M15" s="9">
-        <v>1199.0</v>
+        <v>1249.0</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q15" s="6" t="s">
         <v>69</v>
       </c>
       <c r="R15" s="6" t="s">
         <v>70</v>
       </c>
       <c r="S15" s="6" t="s">
         <v>93</v>
       </c>
       <c r="T15" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U15" s="6" t="s">
         <v>94</v>
       </c>
@@ -1775,54 +1775,54 @@
       <c r="B16" s="6" t="s">
         <v>95</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="6" t="s">
         <v>96</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>68</v>
       </c>
       <c r="F16" s="6"/>
       <c r="G16" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="8">
         <v>2026</v>
       </c>
       <c r="J16" s="8">
         <v>123</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>63</v>
       </c>
       <c r="L16" s="9">
-        <v>689.0</v>
+        <v>719.0</v>
       </c>
       <c r="M16" s="9">
-        <v>759.0</v>
+        <v>789.0</v>
       </c>
       <c r="N16" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O16" s="6" t="s">
         <v>63</v>
       </c>
       <c r="P16" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q16" s="6" t="s">
         <v>69</v>
       </c>
       <c r="R16" s="6" t="s">
         <v>70</v>
       </c>
       <c r="S16" s="6" t="s">
         <v>97</v>
       </c>
       <c r="T16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U16" s="6" t="s">
         <v>98</v>
       </c>
@@ -1845,54 +1845,54 @@
       <c r="B17" s="6" t="s">
         <v>99</v>
       </c>
       <c r="C17" s="6"/>
       <c r="D17" s="6" t="s">
         <v>100</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>101</v>
       </c>
       <c r="F17" s="6"/>
       <c r="G17" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="8">
         <v>2025</v>
       </c>
       <c r="J17" s="8">
         <v>330</v>
       </c>
       <c r="K17" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L17" s="9">
-        <v>1759.0</v>
+        <v>1849.0</v>
       </c>
       <c r="M17" s="9">
-        <v>1929.0</v>
+        <v>2029.0</v>
       </c>
       <c r="N17" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O17" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P17" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q17" s="6" t="s">
         <v>102</v>
       </c>
       <c r="R17" s="6" t="s">
         <v>103</v>
       </c>
       <c r="S17" s="6" t="s">
         <v>104</v>
       </c>
       <c r="T17" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U17" s="6" t="s">
         <v>105</v>
       </c>
@@ -1915,54 +1915,54 @@
       <c r="B18" s="6" t="s">
         <v>107</v>
       </c>
       <c r="C18" s="6"/>
       <c r="D18" s="6" t="s">
         <v>108</v>
       </c>
       <c r="E18" s="6" t="s">
         <v>101</v>
       </c>
       <c r="F18" s="6"/>
       <c r="G18" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="8">
         <v>2025</v>
       </c>
       <c r="J18" s="8">
         <v>330</v>
       </c>
       <c r="K18" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L18" s="9">
-        <v>1759.0</v>
+        <v>1849.0</v>
       </c>
       <c r="M18" s="9">
-        <v>1929.0</v>
+        <v>2029.0</v>
       </c>
       <c r="N18" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O18" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P18" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q18" s="6" t="s">
         <v>102</v>
       </c>
       <c r="R18" s="6" t="s">
         <v>103</v>
       </c>
       <c r="S18" s="6" t="s">
         <v>109</v>
       </c>
       <c r="T18" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U18" s="6" t="s">
         <v>110</v>
       </c>