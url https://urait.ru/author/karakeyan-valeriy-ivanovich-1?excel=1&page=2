--- v0 (2026-01-19)
+++ v1 (2026-04-15)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
-    <t>19.01.2026</t>
+    <t>15.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -864,54 +864,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>184</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1019.0</v>
+        <v>1089.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1119.0</v>
+        <v>1199.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -934,54 +934,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>123</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="9">
-        <v>639.0</v>
+        <v>689.0</v>
       </c>
       <c r="M6" s="9">
-        <v>699.0</v>
+        <v>759.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>50</v>
       </c>
@@ -1004,54 +1004,54 @@
       <c r="B7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2025</v>
       </c>
       <c r="J7" s="8">
         <v>330</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1649.0</v>
+        <v>1759.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1809.0</v>
+        <v>1929.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>56</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>57</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>58</v>
       </c>
@@ -1074,54 +1074,54 @@
       <c r="B8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>61</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>54</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2025</v>
       </c>
       <c r="J8" s="8">
         <v>330</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>1649.0</v>
+        <v>1759.0</v>
       </c>
       <c r="M8" s="9">
-        <v>1809.0</v>
+        <v>1929.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>48</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>55</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>62</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>63</v>
       </c>