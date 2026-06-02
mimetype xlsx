--- v1 (2026-04-15)
+++ v2 (2026-06-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
-    <t>15.04.2026</t>
+    <t>02.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,120 +133,120 @@
   <si>
     <t>29.05.2024</t>
   </si>
   <si>
     <t>ТЕХНОЛОГИЯ ОЧИСТКИ ГАЗОВ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Кольцов В. Б., Кондратьева О. В. ; Под общ. ред. Каракеяна В.И.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
     <t>Экология</t>
   </si>
   <si>
-    <t>В курсе рассматриваются методы сепарации газов и аппараты сухой, фильтрующей, электрической и мокрой очистки газового потока. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по естественнонаучным, инженерно-техническим направлениям.</t>
+    <t>В курсе рассматриваются методы сепарации газов и аппараты сухой, фильтрующей, электрической и мокрой очистки газового потока.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-19498-2</t>
   </si>
   <si>
     <t>20.1я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>08.11.2024</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ ТВЕРДЫМИ ОТХОДАМИ. ПЕРЕРАБОТКА И УТИЛИЗАЦИЯ 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В курсе рассматриваются вопросы переработки и утилизации твердых отходов. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по укрупненным группам специальностей «Техносферная безопасность и природообустройство».</t>
+    <t>В курсе рассматриваются вопросы переработки и утилизации твердых отходов.</t>
   </si>
   <si>
     <t>978-5-534-20306-6</t>
   </si>
   <si>
     <t>20.1я723</t>
   </si>
   <si>
     <t>18.11.2022</t>
   </si>
   <si>
     <t>ЭКОНОМИКА ПРИРОДОПОЛЬЗОВАНИЯ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Каракеян В. И.</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Экономика в отдельных отраслях</t>
   </si>
   <si>
-    <t>Рассмотрены общетеоретические и практические вопросы экономики природопользования, современные подходы к экологизации экономики, включая вопросы устойчивого развития. Проанализированы причины возникновения современного экологического кризиса и принципиальные пути его преодоления средствами научно?технических и экономикоуправленческих методов. Освещены нормативно?правовые аспекты рационального природопользования, экономический и финансовый механизмы, а также современные инструменты повышения экологической эффективности производства. Особое внимание уделено анализу современных методов экологизации на микроэкономическом уровне, нацеленных на снижение природоемкости производств. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов экономических вузов, а также специалистов, работающих в природоохранных областях</t>
+    <t>Рассмотрены общетеоретические и практические вопросы экономики природопользования, современные подходы к экологизации экономики, включая вопросы устойчивого развития. Проанализированы причины возникновения современного экологического кризиса и принципиальные пути его преодоления средствами научно-технических и экономикоуправленческих методов. Освещены нормативно-правовые аспекты рационального природопользования, экономический и финансовый механизмы, а также современные инструменты повышения экологической эффективности производства. Особое внимание уделено анализу современных методов экологизации на микроэкономическом уровне, нацеленных на снижение природоемкости производств.</t>
   </si>
   <si>
     <t>978-5-534-15718-5</t>
   </si>
   <si>
     <t>65.28я73</t>
   </si>
   <si>
     <t>30.11.2022</t>
   </si>
   <si>
     <t>ЭКОНОМИКА ПРИРОДОПОЛЬЗОВАНИЯ 3-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
-    <t>Рассмотрены общетеоретические и практические вопросы экономики природопользования, современные подходы к экологизации экономики, включая вопросы устойчивого развития. Показаны причины возникновения экологического кризиса и принципиальные пути его преодоления средствами научно-технических и экономико-управленческих методов. Приведены способы решения проблем экономики природопользования с применением экономико-математических моделей. Проанализированы нормативно-правовая база рационального природопользования, экономический и финансовый механизмы, а также современные инструменты повышения экологической эффективности производства. Особое внимание уделено анализу современных методов экологизации на микроэкономическом уровне, нацеленных на снижение природоемкости производств.</t>
+    <t>Особое внимание уделено анализу современных методов экологизации на микроэкономическом уровне, нацеленных на снижение природоемкости таких производств, как оценка жизненного цикла продукции, экологический менеджмент, экологическая сертификация и экологическая маркировка, открытая экологическая отчетность и зеленый маркетинг. Для студентов экономических вузов, а также специалистов, работающих в природоохранных областях.</t>
   </si>
   <si>
     <t>978-5-534-15970-7</t>
   </si>
   <si>
     <t>65.28я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>