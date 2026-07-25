--- v2 (2026-06-02)
+++ v3 (2026-07-25)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
-    <t>02.06.2026</t>
+    <t>25.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>