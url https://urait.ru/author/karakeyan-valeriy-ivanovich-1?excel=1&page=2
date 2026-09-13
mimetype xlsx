--- v3 (2026-07-25)
+++ v4 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
-    <t>25.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -864,54 +864,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>184</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1089.0</v>
+        <v>1139.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1199.0</v>
+        <v>1249.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -934,54 +934,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>123</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="9">
-        <v>689.0</v>
+        <v>719.0</v>
       </c>
       <c r="M6" s="9">
-        <v>759.0</v>
+        <v>789.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>50</v>
       </c>
@@ -1004,54 +1004,54 @@
       <c r="B7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2025</v>
       </c>
       <c r="J7" s="8">
         <v>330</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1759.0</v>
+        <v>1849.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1929.0</v>
+        <v>2029.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>56</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>57</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>58</v>
       </c>
@@ -1074,54 +1074,54 @@
       <c r="B8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>61</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>54</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2025</v>
       </c>
       <c r="J8" s="8">
         <v>330</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>1759.0</v>
+        <v>1849.0</v>
       </c>
       <c r="M8" s="9">
-        <v>1929.0</v>
+        <v>2029.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>48</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>55</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>62</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>63</v>
       </c>