--- v1 (2026-03-14)
+++ v2 (2026-05-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
-    <t>14.03.2026</t>
+    <t>14.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -127,51 +127,51 @@
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>01.07.2024</t>
   </si>
   <si>
     <t>ВОЕННАЯ ПСИХОЛОГИЯ 3-е изд. Практическое пособие</t>
   </si>
   <si>
     <t>Караяни А. Г.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Профессиональная практика</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
-    <t>Психология. Общие работы</t>
+    <t>Психология и педагогика в отдельных отраслях</t>
   </si>
   <si>
     <t>В курсе рассматриваются история, теоретические и методологические основы военной психологии, опыт развития военно-психологической практики в военных событиях разных эпох, достижения различных государств в области развития военно-психологической теории и практики, психологическая характеристика современной войны и боя, особенности проявления индивидуально-психологических, личностных качеств военнослужащих и социально-психологических свойств воинского коллектива в боевой обстановке, психологические последствия участия военнослужащих в боевых действиях, цели, задачи и технологии профессионального психологического отбора, психологической подготовки боя, психологической помощи и реабилитации военнослужащих, основные направления и методы работы военного психолога в мирных условиях. Для студентов (курсантов) высших учебных заведений психологического и психолого-педагогического профилей, аспирантов (адъюнктов) и преподавателей, а также для специалистов психологической работы частей и соединений Вооруженных Сил Российской Федерации и других силовых ведомств.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-19050-2</t>
   </si>
   <si>
     <t>88.4я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>25.06.2024</t>
   </si>
   <si>
     <t>ВОЕННАЯ ПСИХОЛОГИЯ 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>