--- v2 (2026-05-13)
+++ v3 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
-    <t>14.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,81 +130,81 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>01.07.2024</t>
   </si>
   <si>
     <t>ВОЕННАЯ ПСИХОЛОГИЯ 3-е изд. Практическое пособие</t>
   </si>
   <si>
     <t>Караяни А. Г.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Профессиональная практика</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Психология и педагогика в отдельных отраслях</t>
   </si>
   <si>
-    <t>В курсе рассматриваются история, теоретические и методологические основы военной психологии, опыт развития военно-психологической практики в военных событиях разных эпох, достижения различных государств в области развития военно-психологической теории и практики, психологическая характеристика современной войны и боя, особенности проявления индивидуально-психологических, личностных качеств военнослужащих и социально-психологических свойств воинского коллектива в боевой обстановке, психологические последствия участия военнослужащих в боевых действиях, цели, задачи и технологии профессионального психологического отбора, психологической подготовки боя, психологической помощи и реабилитации военнослужащих, основные направления и методы работы военного психолога в мирных условиях. Для студентов (курсантов) высших учебных заведений психологического и психолого-педагогического профилей, аспирантов (адъюнктов) и преподавателей, а также для специалистов психологической работы частей и соединений Вооруженных Сил Российской Федерации и других силовых ведомств.</t>
+    <t>В курсе рассматриваются история, теоретические и методологические основы военной психологии, опыт развития военно-психологической практики в военных событиях разных эпох, достижения различных государств в области развития военно-психологической теории и практики, психологическая характеристика современной войны и боя, особенности проявления индивидуально-психологических, личностных качеств военнослужащих и социально-психологических свойств воинского коллектива в боевой обстановке, психологические последствия участия военнослужащих в боевых действиях, цели, задачи и технологии профессионального психологического отбора, психологической подготовки боя, психологической помощи и реабилитации военнослужащих, основные направления и методы работы военного психолога в мирных условиях.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-19050-2</t>
   </si>
   <si>
     <t>88.4я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>25.06.2024</t>
   </si>
   <si>
     <t>ВОЕННАЯ ПСИХОЛОГИЯ 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
-    <t>Курс представляет собой результат критического переосмысления и творческой интеграции «живого» боевого опыта воинов всех времен и народов (от Древности до эпохи Специальной военной операции), новейших наработок и инсайтов современной военной психологии, научно обоснованных прогнозов ключевых тенденций развития военного дела и военной психологии. Фундаментом для констатаций, выводов и рекомендаций выступают проверенные психологические законы войны и боя, победы и поражения, славы и бесславия. Целью курса являются научное обоснование и презентация в понятной форме путей и психологических технологий формирования эффективного бойца, обладающего мощной мотивацией, способностью видения и понимания боя, навыками мобилизации глубинных ресурсов своего тела и психики, эффективного использования энергетики боевого стресса, создания собственного «психологического бронежилета», а также мыслящего, сплоченного, управляемого боевого коллектива, выступающего важнейшим ресурсом боевой эффективности каждого своего члена. Уникальность курса состоит в единстве теоретико-методологического основания, широком использовании как исторического, так и остро актуального материала и «солдатской психологии», в опоре на научные наработки. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для курсантов военных учебных заведений, студентов, изучающих военную психологию, а также для практических психологов силовых ведомств.</t>
+    <t>Курс представляет собой результат критического переосмысления и творческой интеграции «живого» боевого опыта воинов всех времен и народов (от Древности до эпохи Специальной военной операции), новейших наработок и инсайтов современной военной психологии, научно обоснованных прогнозов ключевых тенденций развития военного дела и военной психологии. Фундаментом для констатаций, выводов и рекомендаций выступают проверенные психологические законы войны и боя, победы и поражения, славы и бесславия. Целью курса являются научное обоснование и презентация в понятной форме путей и психологических технологий формирования эффективного бойца, обладающего мощной мотивацией, способностью видения и понимания боя, навыками мобилизации глубинных ресурсов своего тела и психики, эффективного использования энергетики боевого стресса, создания собственного «психологического бронежилета», а также боевого коллектива, выступающего важнейшим ресурсом боевой эффективности каждого своего члена.</t>
   </si>
   <si>
     <t>978-5-534-19038-0</t>
   </si>
   <si>
     <t>26.02.2020</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ БОЕВОГО СТРЕССА И СТРЕСС-МЕНЕДЖМЕНТА 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Эта книга о том, какое мощное влияние на военнослужащего оказывает участие в боевой деятельности. В ней научно, но простым языком раскрываются такие сложное явления, как боевой стресс, посттравматическое стрессовое расстройство, посттравматический рост. Пособие — уникальное собрание мирового опыта психологического вспомоществования военнослужащим в преодолении мощных стресс-факторов и драматических психологических последствий современной войны. Достоинством книги является гармоничное сочетание теории, методики и конкретных технологий эффективного боевого стресс-менеджмента. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для военных психологов, курсантов, обучающихся по специальности «Психология служебной деятельности», магистрантов и адъюнктов, разрабатывающих диссертации по военной психологии, психологов воинских частей и соединений.</t>
   </si>
   <si>
     <t>978-5-534-12929-8</t>
   </si>
   <si>
     <t>88я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
 </sst>
 </file>
 