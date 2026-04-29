--- v2 (2026-03-05)
+++ v3 (2026-04-29)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
-    <t>06.03.2026</t>
+    <t>30.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,51 +130,51 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>10.06.2021</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ НЕДВИЖИМОСТЬЮ 3-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Максимова С.Н.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
-    <t>Отраслевой менеджмент</t>
+    <t>Менеджмент в отдельных отраслях</t>
   </si>
   <si>
     <t>В курсе рассматриваются актуальные вопросы по управлению недвижимостью, содержание деятельности по управлению недвижимостью, изложены вопросы обоснования управленческих решений на основе оценочных технологий, особенности управления коммерческой и жилой недвижимостью, правовые аспекты управления использованием и развитием недвижимости, особенности управления недвижимостью в государственном и муниципальном секторах экономики. Особое внимание в курсе уделено рассмотрению таких вопросов, как управление доходностью объектов коммерческой недвижимости, управление жилой недвижимостью, включена тема, посвященная вопросам управления корпоративной недвижимостью. При подготовке курса учтены последние изменения в законодательстве Российской Федерации. Курс включает дополнительный практический материал, размещенный на сайте urait.ru. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс ориентирован на студентов, аспирантов, преподавателей, слушателей программ профессиональной переподготовки и повышения квалификации по экономике, управлению, развитию и обращению недвижимости.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-14763-6</t>
   </si>
   <si>
     <t>65.290-2я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ НЕДВИЖИМЫМ ИМУЩЕСТВОМ 3-е изд., испр. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>