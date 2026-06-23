--- v3 (2026-04-29)
+++ v4 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
-    <t>30.04.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,75 +133,75 @@
   <si>
     <t>10.06.2021</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ НЕДВИЖИМОСТЬЮ 3-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Максимова С.Н.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
     <t>Менеджмент в отдельных отраслях</t>
   </si>
   <si>
-    <t>В курсе рассматриваются актуальные вопросы по управлению недвижимостью, содержание деятельности по управлению недвижимостью, изложены вопросы обоснования управленческих решений на основе оценочных технологий, особенности управления коммерческой и жилой недвижимостью, правовые аспекты управления использованием и развитием недвижимости, особенности управления недвижимостью в государственном и муниципальном секторах экономики. Особое внимание в курсе уделено рассмотрению таких вопросов, как управление доходностью объектов коммерческой недвижимости, управление жилой недвижимостью, включена тема, посвященная вопросам управления корпоративной недвижимостью. При подготовке курса учтены последние изменения в законодательстве Российской Федерации. Курс включает дополнительный практический материал, размещенный на сайте urait.ru. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс ориентирован на студентов, аспирантов, преподавателей, слушателей программ профессиональной переподготовки и повышения квалификации по экономике, управлению, развитию и обращению недвижимости.</t>
+    <t>В курсе рассматриваются актуальные вопросы по управлению недвижимостью, содержание деятельности по управлению недвижимостью, изложены вопросы обоснования управленческих решений на основе оценочных технологий, особенности управления коммерческой и жилой недвижимостью, правовые аспекты управления использованием и развитием недвижимости, особенности управления недвижимостью в государственном и муниципальном секторах экономики. Особое внимание в курсе уделено рассмотрению таких вопросов, как управление доходностью объектов коммерческой недвижимости, управление жилой недвижимостью, включена тема, посвященная вопросам управления корпоративной недвижимостью. При подготовке курса учтены последние изменения в законодательстве Российской Федерации. Курс ориентирован на студентов, аспирантов, преподавателей, слушателей программ профессиональной переподготовки и повышения квалификации по экономике, управлению, развитию и обращению недвижимости.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-14763-6</t>
   </si>
   <si>
     <t>65.290-2я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ НЕДВИЖИМЫМ ИМУЩЕСТВОМ 3-е изд., испр. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В курсе рассматриваются актуальные вопросы по управлению недвижимостью, содержание деятельности по управлению недвижимостью, изложены вопросы обоснования управленческих решений на основе оценочных технологий, особенности управления коммерческой и жилой недвижимостью, правовые аспекты управления использованием и развитием недвижимости, особенности управления недвижимостью в государственном и муниципальном секторах экономики. Особое внимание в курсе уделено рассмотрению таких вопросов, как управление доходностью объектов коммерческой недвижимости, управление жилой недвижимостью, включена тема, посвященная вопросам управления корпоративной недвижимостью. При подготовке курса учтены последние изменения в законодательстве Российской Федерации. Курс включает дополнительный практический материал, размещенный на сайте urait.ru. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Курс ориентирован на студентов образовательных учреждений среднего профессионального образования, обучающихся по экономическим направлениям.</t>
+    <t>В курсе рассматриваются актуальные вопросы по управлению недвижимостью, содержание деятельности по управлению недвижимостью, изложены вопросы обоснования управленческих решений на основе оценочных технологий, особенности управления коммерческой и жилой недвижимостью, правовые аспекты управления использованием и развитием недвижимости, особенности управления недвижимостью в государственном и муниципальном секторах экономики. Особое внимание в курсе уделено рассмотрению таких вопросов, как управление доходностью объектов коммерческой недвижимости, управление жилой недвижимостью, включена тема, посвященная вопросам управления корпоративной недвижимостью. При подготовке курса учтены последние изменения в законодательстве Российской Федерации. Курс включает дополнительный практический материал, размещенный на сайте urait.ru. Курс ориентирован на студентов образовательных учреждений среднего профессионального образования, обучающихся по экономическим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-15063-6</t>
   </si>
   <si>
     <t>65.290-2я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>