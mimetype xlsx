--- v2 (2026-05-17)
+++ v3 (2026-07-17)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
-    <t>17.05.2026</t>
+    <t>17.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -160,51 +160,51 @@
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-15940-0</t>
   </si>
   <si>
     <t>(65.247+67.405)я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>11.02.2023</t>
   </si>
   <si>
     <t>ОХРАНА ТРУДА 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Курс разработан на основе российского законодательства в соответствии с требованиями государственного образовательного стандарта среднего профессионального образования. В нем рассмотрены вопросы правового и организационного обеспечения охраны труда, оценка состояния условий труда, безопасность производственного оборудования и технологических процессов. С учетом нормативных актов, действующих в Российской Федерации, и международных стандартов освещены методы и средства защиты работника от опасностей технических систем и процессов, экобиозащитная и противопожарная техника. В курсе также раскрыты основные вопросы, касающиеся экономики охраны труда. Для студентов учреждений среднего профессионального образования, также может быть использован специалистами служб охраны труда, членами комитетов (комиссий) по охране труда организаций, уполномоченными (доверенными) лицами по охране труда и другими работниками организаций.</t>
+    <t>Курс разработан на основе российского законодательства в соответствии с требованиями государственного образовательного стандарта среднего профессионального образования. В нем рассмотрены вопросы правового и организационного обеспечения охраны труда, оценка состояния условий труда, безопасность производственного оборудования и технологических процессов. С учетом нормативных актов, действующих в Российской Федерации, и международных стандартов освещены методы и средства защиты работника от опасностей технических систем и процессов, экобиозащитная и противопожарная техника. В курсе также раскрыты основные вопросы, касающиеся экономики охраны труда. Для студентов учреждений среднего профессионального образования, также может быть использован специалистами служб охраны труда, членами комитетов (комиссий) по охране труда организаций, уполномоченными (доверенными) лицами по охране труда и другими работниками организаций</t>
   </si>
   <si>
     <t>978-5-534-15942-4</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>