--- v3 (2026-07-17)
+++ v4 (2026-09-15)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
-    <t>17.07.2026</t>
+    <t>15.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -819,54 +819,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>343</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1819.0</v>
+        <v>1909.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1999.0</v>
+        <v>2099.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -889,54 +889,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>343</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1819.0</v>
+        <v>1909.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1999.0</v>
+        <v>2099.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>49</v>
       </c>