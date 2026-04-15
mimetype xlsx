--- v1 (2026-02-08)
+++ v2 (2026-04-15)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
-[...1 lines deleted...]
-    <t>08.02.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+  <si>
+    <t>15.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -112,51 +112,51 @@
   <si>
     <t>Издательство</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ББК</t>
   </si>
   <si>
     <t>Формат</t>
   </si>
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>12.12.2025</t>
   </si>
   <si>
-    <t>БРЕНДИНГ 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
+    <t>Брендинг 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Карпова С. В., Захаренко И. К. ; Под общ. ред. Карповой С. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Маркетинг</t>
   </si>
   <si>
     <t>В курсе рассмотрены место брендинга в маркетинге, основные понятия и эволюция бренда, современная среда бренда, система управления брендами с учетом российской практики, определена роль упаковки в брендинге, обоснована политика мерчандайзинга как составляющая процесса брендинга и представлены особенности брендинговой рекламы. Кроме того, изучаются теория и практика российских и зарубежных компаний в сфере разработки, продвижения и управления брендом на различных рынках. Курс может быть использован при изучении дисциплин «Брендинг», «Бренд-менеджмент», «Рекламная деятельность», «Маркетинг», «Международный маркетинг», «Международная реклама» и др. Соответствует Федеральному государственному образовательному стандарту высшего образования. Для студентов бакалавриата высших учебных заведений, обучающихся по экономическим направлениям и специальностям.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
@@ -254,50 +254,53 @@
     <t>МАРКЕТИНГ ТЕРРИТОРИЙ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Предлагаемый курс особенно актуален в настоящее время по причине развития территорий России. Подтверждением тому служит организация и проведение Олимпиады «Сочи — 2014», Чемпионата Мира по футболу 2018, Летней Универсиады 2013 в Казани и др. В полной мере раскрывает основные понятия в маркетинге территорий и особенности территориального деления, а также представляет маркетинговую среду, на основании которой необходимо разрабатывать концепцию позиционирования конкретной территории. Поэтапно представлена методология особенностей региональных исследований и анализируется система бенчмаркинга для успешного позиционирования на рынке. Приводятся конкретные направления и примеры использования инструментов продвижения территориального продукта и формирования брендинга территории.</t>
   </si>
   <si>
     <t>978-5-534-03593-3</t>
   </si>
   <si>
     <t>07.06.2024</t>
   </si>
   <si>
     <t>МАРКЕТИНГ УСЛУГ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Теории маркетинга посвящено множество достойных книг и учебников известных зарубежных и российских авторов, в которых раскрываются базовые подходы к управлению деятельностью компаний на рынке, основанные на обобщении опыта множества компаний различных сфер деятельности. А что, если попробовать наоборот? Оттолкнуться не от общей теории маркетинга, а от отраслевой специфики? Попробовать выявить и сравнить нюансы рынка потребительских товаров и товаров промышленного назначения, банковского и страхового маркетинга, товаров и услуг? Согласитесь, что такой подход привносит новый колорит в познавательный аспект изучения маркетинговой деятельности предприятий. Кроме того, «отраслевой» взгляд на проблемы маркетинга будет полезен студентам экономических вузов, поскольку выпускные работы пишутся на примере конкретных компаний, принадлежащих различными сферам деятельности, а книг по маркетингу, имеющих отраслевую специфику, не так уж и много, тем более, объединяющих под одной обложкой множество отраслевых направлений. Как сегментируют рынок страховые компании? Какова специфика комплекса маркетинга компаний, предлагающих продукцию промышленного назначения? Что представляет собой мерчандайзинг и как должен осуществляться маркетинг в розничных торговых точках? В чем состоит специфика маркетинга в сфере туризма? На эти и многие другие вопросы ответит этот курс. И самое главное, она заставляет задуматься о многообразии маркетинга в различных сферах деятельности, подталкивает к размышлениям и разработке новых идей для различных отраслевых рынков! Надеемся, что книга будет полезной всем читателям, для которых небезразличны идеи маркетинга и судьбы российских рынков. С уважением, авторы.</t>
   </si>
   <si>
     <t>978-5-534-19490-6</t>
   </si>
   <si>
     <t>26.12.2023</t>
   </si>
   <si>
     <t>МАРКЕТИНГ. ПРАКТИЧЕСКИЙ КУРС 2-е изд. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>С.В. Карпова [и др.]; под общей редакцией С.В. Карповой.</t>
   </si>
   <si>
     <t>Издание подготовлено на основе курса «Маркетинг: теория и практика» под общей редакцией С. В. Карповой. Практический курс представляет собой тематически сгруппированный материал для подготовки к семинарским и практическим занятиям по дисциплине «Маркетинг». Каждая тема в целях более эффективной работы с практическим материалом открывается кратким изложением основных понятий, за которым следуют ситуационные задачи разных видов, в том числе аналитические и расчетные, кейсы, деловые игры. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим направлениям и специальностям.</t>
   </si>
   <si>
     <t>978-5-534-18044-2</t>
   </si>
   <si>
     <t>21.02.2012</t>
   </si>
   <si>
     <t>МАРКЕТИНГ: ТЕОРИЯ И ПРАКТИКА. Учебник для вузов</t>
   </si>
   <si>
     <t>Карпова С. В.</t>
   </si>
   <si>
     <t>Наряду с классическим пониманием маркетинга приведены современные стратегии и концепции маркетинга, отражены программные продукты для маркетинговой информационной системы, новые виды инновационного и инвестиционного маркетинга. Издание поможет студентам анализировать внешнюю и внутреннюю маркетинговую среду предприятия, выявлять ее ключевые элементы и оценивать их влияние на предприятие, осуществлять стратегическое планирование маркетинговой деятельности, а также ставить и решать задачи операционного маркетинга.</t>
   </si>
   <si>
     <t>978-5-534-21581-6</t>
   </si>
 </sst>
 </file>
 
@@ -678,51 +681,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/brending-582111" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/innovacionnyy-marketing-582996" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/internet-marketing-582971" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/informacionnye-tehnologii-v-marketinge-582970" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/informacionnye-tehnologii-v-marketinge-585030" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/marketing-v-otraslyah-i-sferah-deyatelnosti-583876" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/marketing-territoriy-583063" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/marketing-uslug-589804" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/marketing-prakticheskiy-kurs-582888" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/marketing-teoriya-i-praktika-582732" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/brending-590681" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/innovacionnyy-marketing-582996" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/internet-marketing-582971" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/informacionnye-tehnologii-v-marketinge-582970" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/informacionnye-tehnologii-v-marketinge-585030" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/marketing-v-otraslyah-i-sferah-deyatelnosti-583876" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/marketing-territoriy-583063" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/marketing-uslug-589804" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/marketing-prakticheskiy-kurs-600418" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/marketing-teoriya-i-praktika-582732" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -903,69 +906,69 @@
       </c>
       <c r="T4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="U4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="V4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="X4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="Y4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="Z4" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="8">
-        <v>582111</v>
+        <v>590681</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>365</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
         <v>1919.0</v>
       </c>
       <c r="M5" s="9">
         <v>2109.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
@@ -1463,175 +1466,175 @@
         <v>38</v>
       </c>
       <c r="S12" s="6" t="s">
         <v>76</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>77</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
         <v>0.389</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
-        <v>582888</v>
+        <v>600418</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
         <v>79</v>
       </c>
       <c r="E13" s="6" t="s">
-        <v>46</v>
+        <v>80</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
-        <v>221</v>
+        <v>188</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
-        <v>1009.0</v>
+        <v>889.0</v>
       </c>
       <c r="M13" s="9">
-        <v>1109.0</v>
+        <v>979.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>59</v>
       </c>
       <c r="Y13" s="8">
-        <v>0.309</v>
+        <v>0.277</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>582732</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E14" s="6" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>308</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
         <v>1659.0</v>
       </c>
       <c r="M14" s="9">
         <v>1819.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y14" s="8">
         <v>0.493</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>