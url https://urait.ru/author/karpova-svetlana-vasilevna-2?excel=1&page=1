--- v2 (2026-04-15)
+++ v3 (2026-06-04)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
-    <t>15.04.2026</t>
+    <t>04.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -157,138 +157,138 @@
   <si>
     <t>В курсе рассмотрены место брендинга в маркетинге, основные понятия и эволюция бренда, современная среда бренда, система управления брендами с учетом российской практики, определена роль упаковки в брендинге, обоснована политика мерчандайзинга как составляющая процесса брендинга и представлены особенности брендинговой рекламы. Кроме того, изучаются теория и практика российских и зарубежных компаний в сфере разработки, продвижения и управления брендом на различных рынках. Курс может быть использован при изучении дисциплин «Брендинг», «Бренд-менеджмент», «Рекламная деятельность», «Маркетинг», «Международный маркетинг», «Международная реклама» и др. Соответствует Федеральному государственному образовательному стандарту высшего образования. Для студентов бакалавриата высших учебных заведений, обучающихся по экономическим направлениям и специальностям.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-20456-8</t>
   </si>
   <si>
     <t>65.290-2я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>28.02.2020</t>
   </si>
   <si>
     <t>ИННОВАЦИОННЫЙ МАРКЕТИНГ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Карповой С. В.</t>
   </si>
   <si>
-    <t>Рассмотрены инновационная маркетинговая политика российских предприятий, роль и значение инноваций в маркетинге, проведение маркетинговых исследований инноваций, бизнес-моделирование как инновационный вид разработки маркетинговых стратегий, интернет-маркетинг как инновационный вид маркетинга, в том числе омникальный, инновационные технологии маркетинга в социальных сетях, вирусный и партизанский маркетинг, сенсорный, латеральный, когнитивный, социальный, экологический маркетинг, нейромаркетинг, маркетинг высокотехнологичных продуктов, инновационные направления в развитии логистических услуг. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов магистратуры, изучающих инновационные направления маркетинга в различных отраслях и сферах деятельности. Может быть полезен руководителям и специалистам российских предприятий различных форм собственности для формирования эффективной инновационной маркетинговой политики на внутреннем и внешнем рынке.</t>
+    <t>Рассмотрены инновационная маркетинговая политика российских предприятий, роль и значение инноваций в маркетинге, проведение маркетинговых исследований инноваций, бизнес-моделирование как инновационный вид разработки маркетинговых стратегий, интернет-маркетинг как инновационный вид маркетинга, в том числе омникальный, инновационные технологии маркетинга в социальных сетях, вирусный и партизанский маркетинг, сенсорный, латеральный, когнитивный, социальный, экологический маркетинг, нейромаркетинг, маркетинг высокотехнологичных продуктов, инновационные направления в развитии логистических услуг.</t>
   </si>
   <si>
     <t>978-5-534-13282-3</t>
   </si>
   <si>
     <t>17.05.2017</t>
   </si>
   <si>
     <t>ИНТЕРНЕТ-МАРКЕТИНГ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Жильцовой О.Н.</t>
   </si>
   <si>
-    <t>В учебнике раскрывается содержание и специфика маркетинга в сети Интернет, приводятся конкретные направления и примеры использования инструментов маркетинговых исследований, продвижения, контрольных мероприятий в сети Рунета для успешного позиционирования компании на рынке, эффективного диалога с целевыми аудиториями потребителей и партнеров. Рассматриваются примеры эффективного ведения бизнеса известными и малоизвестными российскими брендами. Анализируются современные инструменты маркетинговых коммуникаций в Интернете (контекстная и медийная реклама, PR, вирусный маркетинг, интернет-продвижение в социальных медиа) с учетом специфики целевых аудиторий. Учебник соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Рекомендован к использованию в учебном процессе Гильдией маркетологов. Для бакалавров, маркетологов, менеджеров по интернет-коммуникациям, PR и рекламе, предпринимателей, а также широкого круга специалистов-практиков, интересующихся возможностями интернет-маркетинга в организации как коммерческой, так и некоммерческой деятельности.</t>
+    <t>В учебнике раскрывается содержание и специфика маркетинга в сети Интернет, приводятся конкретные направления и примеры использования инструментов маркетинговых исследований, продвижения, контрольных мероприятий в сети Рунета для успешного позиционирования компании на рынке, эффективного диалога с целевыми аудиториями потребителей и партнеров. Рассматриваются примеры эффективного ведения бизнеса известными и малоизвестными российскими брендами. Анализируются современные инструменты маркетинговых коммуникаций в Интернете (контекстная и медийная реклама, PR, вирусный маркетинг, интернет-продвижение в социальных медиа) с учетом специфики целевых аудиторий. Учебник соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Рекомендован к использованию в учебном процессе Гильдией маркетологов.</t>
   </si>
   <si>
     <t>978-5-534-15098-8</t>
   </si>
   <si>
     <t>65.290я73</t>
   </si>
   <si>
     <t>27.08.2014</t>
   </si>
   <si>
     <t>ИНФОРМАЦИОННЫЕ ТЕХНОЛОГИИ В МАРКЕТИНГЕ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Информационные технологии играют важную роль в процессе современного развития рынка. В настоящем учебнике раскрываются общие сведения о теории информации и информационных систем, даны современные направления развития информационных технологий в маркетинге, рассмотрена эволюция и описаны перспективы развития информационных технологий. К тому же выявлены постоянные информационные потребности маркетинга организации, раскрыты методы обработки данных маркетинговых исследований, обоснованы технологии определения статистических показателей при анализе маркетинговой информации, представлены основные методы анализа рынка, раскрыты модели прогнозирования в анализе маркетинговых процессов, обоснована технология решения задач корреляционного и регрессионного анализа и многое другое. После каждой главы приведены вопросы и задания для самоконтроля. В конце книги расположен практикум, содержащий тесты и ситуационные задания.</t>
   </si>
   <si>
     <t>978-5-534-02476-0</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>08.08.2016</t>
   </si>
   <si>
     <t>ИНФОРМАЦИОННЫЕ ТЕХНОЛОГИИ В МАРКЕТИНГЕ. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>978-5-9916-9115-4</t>
   </si>
   <si>
     <t>29.05.2017</t>
   </si>
   <si>
     <t>МАРКЕТИНГ В ОТРАСЛЯХ И СФЕРАХ ДЕЯТЕЛЬНОСТИ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Карповой С. В., Мхитаряна С.В.</t>
   </si>
   <si>
-    <t>Теории маркетинга посвящено множество достойных книг и учебников известных зарубежных и российских авторов, в которых раскрываются базовые подходы к управлению деятельностью компаний на рынке, основанные на обобщении опыта множества компаний различных сфер деятельности. А что, если попробовать наоборот? Оттолкнуться не от общей теории маркетинга, а от отраслевой специфики? Попробовать выявить и сравнить нюансы рынка потребительских товаров и товаров промышленного назначения, банковского и страхового маркетинга, товаров и услуг? Согласитесь, что такой подход привносит новый колорит в познавательный аспект изучения маркетинговой деятельности предприятий. Кроме того, «отраслевой» взгляд на проблемы маркетинга будет полезен выпускникам бакалавриата и магистратуры экономических вузов, поскольку выпускные работы пишутся на примере конкретных компаний, принадлежащих различными сферам деятельности, а книг по маркетингу, имеющих отраслевую специфику, не так уж и много, тем более, объединяющих под одной обложкой множество отраслевых направлений. Как сегментируют рынок страховые компании? Какова специфика комплекса маркетинга компаний, предлагающих продукцию промышленного назначения? Что представляет собой мерчандайзинг и как должен осуществляться маркетинг в розничных торговых точках? В чем состоит специфика маркетинга в сфере туризма? На эти и многие другие вопросы ответит эта книга. И самое главное, она заставляет задуматься о многообразии маркетинга в различных сферах деятельности, подталкивает к размышлениям и разработке новых идей для различных отраслевых рынков! Надеемся, что книга будет полезной всем читателям, для которых небезразличны идеи маркетинга и судьбы российских рынков. С уважением, авторы.</t>
+    <t>Как сегментируют рынок страховые компании? Какова специфика комплекса маркетинга компаний, предлагающих продукцию промышленного назначения? Что представляет собой мерчандайзинг и как должен осуществляться маркетинг в розничных торговых точках? В чем состоит специфика маркетинга в сфере туризма? На эти и многие другие вопросы ответит эта книга. И самое главное, она заставляет задуматься о многообразии маркетинга в различных сферах деятельности, подталкивает к размышлениям и разработке новых идей для различных отраслевых рынков!</t>
   </si>
   <si>
     <t>978-5-534-14869-5</t>
   </si>
   <si>
     <t>24.04.2015</t>
   </si>
   <si>
     <t>МАРКЕТИНГ ТЕРРИТОРИЙ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Предлагаемый курс особенно актуален в настоящее время по причине развития территорий России. Подтверждением тому служит организация и проведение Олимпиады «Сочи — 2014», Чемпионата Мира по футболу 2018, Летней Универсиады 2013 в Казани и др. В полной мере раскрывает основные понятия в маркетинге территорий и особенности территориального деления, а также представляет маркетинговую среду, на основании которой необходимо разрабатывать концепцию позиционирования конкретной территории. Поэтапно представлена методология особенностей региональных исследований и анализируется система бенчмаркинга для успешного позиционирования на рынке. Приводятся конкретные направления и примеры использования инструментов продвижения территориального продукта и формирования брендинга территории.</t>
   </si>
   <si>
     <t>978-5-534-03593-3</t>
   </si>
   <si>
     <t>07.06.2024</t>
   </si>
   <si>
     <t>МАРКЕТИНГ УСЛУГ. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>Теории маркетинга посвящено множество достойных книг и учебников известных зарубежных и российских авторов, в которых раскрываются базовые подходы к управлению деятельностью компаний на рынке, основанные на обобщении опыта множества компаний различных сфер деятельности. А что, если попробовать наоборот? Оттолкнуться не от общей теории маркетинга, а от отраслевой специфики? Попробовать выявить и сравнить нюансы рынка потребительских товаров и товаров промышленного назначения, банковского и страхового маркетинга, товаров и услуг? Согласитесь, что такой подход привносит новый колорит в познавательный аспект изучения маркетинговой деятельности предприятий. Кроме того, «отраслевой» взгляд на проблемы маркетинга будет полезен студентам экономических вузов, поскольку выпускные работы пишутся на примере конкретных компаний, принадлежащих различными сферам деятельности, а книг по маркетингу, имеющих отраслевую специфику, не так уж и много, тем более, объединяющих под одной обложкой множество отраслевых направлений. Как сегментируют рынок страховые компании? Какова специфика комплекса маркетинга компаний, предлагающих продукцию промышленного назначения? Что представляет собой мерчандайзинг и как должен осуществляться маркетинг в розничных торговых точках? В чем состоит специфика маркетинга в сфере туризма? На эти и многие другие вопросы ответит этот курс. И самое главное, она заставляет задуматься о многообразии маркетинга в различных сферах деятельности, подталкивает к размышлениям и разработке новых идей для различных отраслевых рынков! Надеемся, что книга будет полезной всем читателям, для которых небезразличны идеи маркетинга и судьбы российских рынков. С уважением, авторы.</t>
+    <t>Как сегментируют рынок страховые компании? Какова специфика комплекса маркетинга компаний, предлагающих продукцию промышленного назначения? Что представляет собой мерчандайзинг и как должен осуществляться маркетинг в розничных торговых точках? В чем состоит специфика маркетинга в сфере туризма? На эти и многие другие вопросы ответит этот курс. Он заставляет задуматься о многообразии маркетинга в различных сферах деятельности, подталкивает к размышлениям и разработке новых идей для различных отраслевых рынков. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-19490-6</t>
   </si>
   <si>
     <t>26.12.2023</t>
   </si>
   <si>
     <t>МАРКЕТИНГ. ПРАКТИЧЕСКИЙ КУРС 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>С.В. Карпова [и др.]; под общей редакцией С.В. Карповой.</t>
   </si>
   <si>
     <t>Издание подготовлено на основе курса «Маркетинг: теория и практика» под общей редакцией С. В. Карповой. Практический курс представляет собой тематически сгруппированный материал для подготовки к семинарским и практическим занятиям по дисциплине «Маркетинг». Каждая тема в целях более эффективной работы с практическим материалом открывается кратким изложением основных понятий, за которым следуют ситуационные задачи разных видов, в том числе аналитические и расчетные, кейсы, деловые игры. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим направлениям и специальностям.</t>
   </si>
   <si>
     <t>978-5-534-18044-2</t>
   </si>
   <si>
     <t>21.02.2012</t>
   </si>
   <si>
     <t>МАРКЕТИНГ: ТЕОРИЯ И ПРАКТИКА. Учебник для вузов</t>
   </si>