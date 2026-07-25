--- v3 (2026-06-04)
+++ v4 (2026-07-25)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
-    <t>04.06.2026</t>
+    <t>25.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -112,51 +112,51 @@
   <si>
     <t>Издательство</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ББК</t>
   </si>
   <si>
     <t>Формат</t>
   </si>
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>12.12.2025</t>
   </si>
   <si>
-    <t>Брендинг 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
+    <t>Брендинг 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Карпова С. В., Захаренко И. К. ; Под общ. ред. Карповой С. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Маркетинг</t>
   </si>
   <si>
     <t>В курсе рассмотрены место брендинга в маркетинге, основные понятия и эволюция бренда, современная среда бренда, система управления брендами с учетом российской практики, определена роль упаковки в брендинге, обоснована политика мерчандайзинга как составляющая процесса брендинга и представлены особенности брендинговой рекламы. Кроме того, изучаются теория и практика российских и зарубежных компаний в сфере разработки, продвижения и управления брендом на различных рынках. Курс может быть использован при изучении дисциплин «Брендинг», «Бренд-менеджмент», «Рекламная деятельность», «Маркетинг», «Международный маркетинг», «Международная реклама» и др. Соответствует Федеральному государственному образовательному стандарту высшего образования. Для студентов бакалавриата высших учебных заведений, обучающихся по экономическим направлениям и специальностям.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
@@ -927,94 +927,94 @@
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="8">
         <v>590681</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1919.0</v>
+        <v>1909.0</v>
       </c>
       <c r="M5" s="9">
-        <v>2109.0</v>
+        <v>2099.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
-        <v>0.562</v>
+        <v>0.56</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
         <v>582996</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>