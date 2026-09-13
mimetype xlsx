--- v4 (2026-07-25)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
-    <t>25.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -933,54 +933,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>363</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1909.0</v>
+        <v>2009.0</v>
       </c>
       <c r="M5" s="9">
-        <v>2099.0</v>
+        <v>2209.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -1003,54 +1003,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>474</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>2429.0</v>
+        <v>2549.0</v>
       </c>
       <c r="M6" s="9">
-        <v>2669.0</v>
+        <v>2799.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>48</v>
       </c>
@@ -1073,54 +1073,54 @@
       <c r="B7" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>335</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1779.0</v>
+        <v>1869.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1959.0</v>
+        <v>2059.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>53</v>
       </c>
@@ -1143,54 +1143,54 @@
       <c r="B8" s="6" t="s">
         <v>55</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>367</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>1549.0</v>
+        <v>1629.0</v>
       </c>
       <c r="M8" s="9">
-        <v>1699.0</v>
+        <v>1789.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>58</v>
       </c>
@@ -1213,54 +1213,54 @@
       <c r="B9" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>61</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>367</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>1549.0</v>
+        <v>1629.0</v>
       </c>
       <c r="M9" s="9">
-        <v>1699.0</v>
+        <v>1789.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>63</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>57</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>64</v>
       </c>
@@ -1283,54 +1283,54 @@
       <c r="B10" s="6" t="s">
         <v>65</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>66</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>67</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>396</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>2069.0</v>
+        <v>2169.0</v>
       </c>
       <c r="M10" s="9">
-        <v>2279.0</v>
+        <v>2389.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>68</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>69</v>
       </c>
@@ -1353,54 +1353,54 @@
       <c r="B11" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
         <v>71</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>51</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>268</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
-        <v>1469.0</v>
+        <v>1549.0</v>
       </c>
       <c r="M11" s="9">
-        <v>1619.0</v>
+        <v>1699.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>72</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>73</v>
       </c>
@@ -1423,54 +1423,54 @@
       <c r="B12" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
         <v>75</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>67</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>222</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
-        <v>1259.0</v>
+        <v>1319.0</v>
       </c>
       <c r="M12" s="9">
-        <v>1379.0</v>
+        <v>1449.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S12" s="6" t="s">
         <v>76</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>77</v>
       </c>
@@ -1493,54 +1493,54 @@
       <c r="B13" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
         <v>79</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>80</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>188</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
-        <v>889.0</v>
+        <v>929.0</v>
       </c>
       <c r="M13" s="9">
-        <v>979.0</v>
+        <v>1019.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S13" s="6" t="s">
         <v>81</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
         <v>82</v>
       </c>
@@ -1563,54 +1563,54 @@
       <c r="B14" s="6" t="s">
         <v>83</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
         <v>84</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>85</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>308</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
-        <v>1659.0</v>
+        <v>1739.0</v>
       </c>
       <c r="M14" s="9">
-        <v>1819.0</v>
+        <v>1909.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S14" s="6" t="s">
         <v>86</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
         <v>87</v>
       </c>