--- v2 (2026-03-03)
+++ v3 (2026-06-23)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
-[...1 lines deleted...]
-    <t>04.03.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+  <si>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -166,60 +166,57 @@
   <si>
     <t>ВСЕЛЕНСКИЕ СОБОРЫ В 2 Ч. Ч. 2</t>
   </si>
   <si>
     <t>978-5-534-05313-5, 978-5-534-05314-2</t>
   </si>
   <si>
     <t>24.10.2017</t>
   </si>
   <si>
     <t>ОЧЕРКИ ПО ИСТОРИИ РУССКОЙ ЦЕРКВИ В 3 Ч. ЧАСТЬ 1</t>
   </si>
   <si>
     <t>История России</t>
   </si>
   <si>
     <t>Данное издание представляет собой публикацию классического труда А. В. Карташёва, в котором автор подробно и широко осветил основные вехи истории Русской Церкви. Каждый рассматриваемый период автор снабдил обширным библиографическим списком, что позволит читателю тщательно изучить какой-либо вопрос. Издание состоит из трех частей. Первая часть охватывает догосударственный, киевский и московский периоды истории Русской Церкви.</t>
   </si>
   <si>
     <t>978-5-534-05322-7, 978-5-534-05325-8</t>
   </si>
   <si>
     <t>ОЧЕРКИ ПО ИСТОРИИ РУССКОЙ ЦЕРКВИ В 3 Ч. ЧАСТЬ 2</t>
   </si>
   <si>
-    <t>Данное издание представляет собой публикацию классического труда А. В. Карташева, в котором автор подробно и широко осветил основные вехи истории Русской Церкви. Каждый рассматриваемый период автор снабдил обширным библиографическим списком, что позволит читателю тщательно изучить какой-либо вопрос. Издание состоит из трех частей. Во второй части рассматривается история Русской Церкви от Брестской церковной унии 1596 года до конца патриаршего периода.</t>
+    <t>Данное издание представляет собой публикацию классического труда А. В. Карташева, в котором автор подробно и широко осветил основные вехи истории Русской Церкви. Каждый рассматриваемый период автор снабдил обширным библиографическим списком, что позволит читателю тщательно какой-либо вопрос. Издание состоит из трех частей. Во второй части рассматривается история Русской Церкви от Брестской церковной унии 1596 года до конца патриаршего периода.</t>
   </si>
   <si>
     <t>978-5-534-05323-4, 978-5-534-05325-8</t>
   </si>
   <si>
     <t>ОЧЕРКИ ПО ИСТОРИИ РУССКОЙ ЦЕРКВИ В 3 Ч. ЧАСТЬ 3</t>
-  </si>
-[...1 lines deleted...]
-    <t>Данное издание представляет собой публикацию классического труда А. В. Карташева, в котором автор подробно и широко осветил основные вехи истории Русской Церкви. Каждый рассматриваемый период автор снабдил обширным библиографическим списком, что позволит читателю тщательно какой-либо вопрос. Издание состоит из трех частей. Во второй части рассматривается история Русской Церкви от Брестской церковной унии 1596 года до конца патриаршего периода.</t>
   </si>
   <si>
     <t>978-5-534-05324-1, 978-5-534-05325-8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -1125,57 +1122,57 @@
         <v>258</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>1139.0</v>
       </c>
       <c r="M9" s="9">
         <v>1249.0</v>
       </c>
       <c r="N9" s="6"/>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6">
         <v>86.372</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y9" s="8">
         <v>0.432</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>