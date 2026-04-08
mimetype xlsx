--- v2 (2026-02-21)
+++ v3 (2026-04-08)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
-    <t>22.02.2026</t>
+    <t>08.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -232,51 +232,51 @@
   <si>
     <t>31.31я73</t>
   </si>
   <si>
     <t>30.07.2019</t>
   </si>
   <si>
     <t>ТЕХНИЧЕСКАЯ ТЕРМОДИНАМИКА И ТЕПЛОПЕРЕДАЧА 4-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>978-5-534-19759-4</t>
   </si>
   <si>
     <t>31.31я723</t>
   </si>
   <si>
     <t>23.05.2018</t>
   </si>
   <si>
     <t>ХИМИЧЕСКАЯ ТЕХНОЛОГИЯ: ДИФФУЗИОННЫЕ ПРОЦЕССЫ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Рудобашта С. П., Карташов Э. М.</t>
   </si>
   <si>
-    <t>Химия</t>
+    <t>Химия в отдельных отраслях</t>
   </si>
   <si>
     <t>Курс посвящен одному из способов переноса вещества в массообменных процессах — молекулярной концентрационной диффузии. Ррассматривается диффузия в газовой, жидкой и твердой средах, даются типовые линейные и нелинейные задачи диффузии, а также задачи диффузии при изменении коэффициента диффузии по пространственным координатам или во времени. Описаны математическое моделирование диффузионных процессов при наличии физико-химических превращений и массопередача на основе диффузионной модели продольного перемешивания.</t>
   </si>
   <si>
     <t>978-5-534-21281-5</t>
   </si>
   <si>
     <t>35.113я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>