--- v3 (2026-04-08)
+++ v4 (2026-05-23)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
-[...1 lines deleted...]
-    <t>08.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+  <si>
+    <t>23.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,120 +133,117 @@
   <si>
     <t>12.01.2024</t>
   </si>
   <si>
     <t>ГИДРАВЛИКА 5-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Кудинов В. А., Карташов Э. М., Коваленко А. Г., Кудинов И. В. ; Под ред. Кудинова В. А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
     <t>Прикладная и экспериментальная физика</t>
   </si>
   <si>
-    <t>В курсе изложены основные физико-механические свойства жидкостей, вопросы гидростатики и гидродинамики, даны основы теории гидродинамического подобия и математического моделирования гидромеханических процессов, рассмотрены классификация гидравлических потерь, гидравлический расчет трубопроводов, вопросы построения компьютерных моделей гидравлических систем и другие вопросы гидравлики. В конце каждой темы курса представлен практикум, содержащий примеры решения задач и задачи для самостоятельного решения. В приложении приведена сводка таблиц числовых значений ряда физических величин в гидравлике и библиографический список литературы. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов вузов, обучающихся по инженерно-техническим и технологическим направлениям и специальностям, а также для магистрантов, аспирантов и научно-технических работников, специализирующихся в области механики жидкости и газа, гидравлики и гидравлических машин.</t>
+    <t>В курсе изложены основные физико-механические свойства жидкостей, вопросы гидростатики и гидродинамики, даны основы теории гидродинамического подобия и математического моделирования гидромеханических процессов, рассмотрены классификация гидравлических потерь, гидравлический расчет трубопроводов, вопросы построения компьютерных моделей гидравлических систем и другие вопросы гидравлики. В конце каждой темы курса представлен практикум, содержащий примеры решения задач и задачи для самостоятельного решения. В приложении приведена сводка таблиц числовых значений ряда физических величин в гидравлике и библиографический список литературы.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-18545-4</t>
   </si>
   <si>
     <t>30.123я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>ГИДРАВЛИКА 5-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В курсе изложены основные физико-механические свойства жидкостей, вопросы гидростатики и гидродинамики, даны основы теории гидродинамического подобия и математического моделирования гидромеханических процессов, рассмотрены классификация гидравлических потерь, гидравлический расчет трубопроводов, вопросы построения компьютерных моделей гидравлических систем и другие вопросы гидравлики. В конце каждой темы курса представлен практикум, содержащий примеры решения задач и задачи для самостоятельного решения. В приложении приведена сводка таблиц числовых значений ряда физических величин в гидравлике и библиографический список литературы. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов среднего профессионального образования, обучающихся по инженерно-техническим и технологическим специальностям, а также для научно-технических работников, специализирующихся в области механики жидкости и газа, гидравлики и гидравлических машин.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-18598-0</t>
   </si>
   <si>
     <t>30.123я723</t>
   </si>
   <si>
     <t>30.03.2018</t>
   </si>
   <si>
     <t>ТЕОРИЯ ТЕПЛОМАССОПЕРЕНОСА: РЕШЕНИЕ ЗАДАЧ ДЛЯ МНОГОСЛОЙНЫХ КОНСТРУКЦИЙ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Карташов Э. М., Кудинов В. А., Калашников В. В. ; Под общ. ред. Карташова Э.М.</t>
   </si>
   <si>
     <t>Технические науки</t>
   </si>
   <si>
     <t>Технология производства</t>
   </si>
   <si>
     <t>В учебном пособии рассматривается теория тепломассопереноса, авторы приводят аналитические методы решения задач тепломассопереноса и термоупругости для многослойных конструкций на основе учета физических свойств различных сред. Описывается постановка задач и дается их обобщенное математическое решение. Изучение подходов к решению таких задач позволит студентам научиться их правильной постановке и решению в различных областях техники и технологии.</t>
   </si>
   <si>
     <t>978-5-534-06882-5</t>
   </si>
   <si>
     <t>22.36я73</t>
   </si>
   <si>
     <t>09.04.2018</t>
   </si>
   <si>
     <t>ТЕХНИЧЕСКАЯ ТЕРМОДИНАМИКА И ТЕПЛОПЕРЕДАЧА 4-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Кудинов В. А., Карташов Э. М., Стефанюк Е. В.</t>
   </si>
   <si>
     <t>Энергетика</t>
   </si>
   <si>
-    <t>Данный учебник поможет в изучении законов термодинамики; термодинамических процессов в открытых и закрытых термодинамических системах; познакомит с циклами теплосиловых, компрессорных и холодильных установок. В издании рассмотрены различные задачи теплопередачи и их методы решения. Теоретический материал дан очень полно и подробно.</t>
+    <t>Данный учебник поможет в изучении законов термодинамики; термодинамических процессов в открытых и закрытых термодинамических системах; познакомит с циклами теплосиловых, компрессорных и холодильных установок. В учебнике рассмотрены различные задачи теплопередачи и их методы решения. Теоретический материал дан очень полно и подробно.</t>
   </si>
   <si>
     <t>978-5-534-19758-7</t>
   </si>
   <si>
     <t>31.31я73</t>
   </si>
   <si>
     <t>30.07.2019</t>
   </si>
   <si>
     <t>ТЕХНИЧЕСКАЯ ТЕРМОДИНАМИКА И ТЕПЛОПЕРЕДАЧА 4-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>978-5-534-19759-4</t>
   </si>
   <si>
     <t>31.31я723</t>
   </si>
   <si>
     <t>23.05.2018</t>
   </si>
   <si>
     <t>ХИМИЧЕСКАЯ ТЕХНОЛОГИЯ: ДИФФУЗИОННЫЕ ПРОЦЕССЫ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
@@ -991,342 +988,342 @@
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
         <v>1929.0</v>
       </c>
       <c r="M6" s="9">
         <v>2119.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.565</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>586377</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="E7" s="6" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>435</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>2249.0</v>
       </c>
       <c r="M7" s="9">
         <v>2469.0</v>
       </c>
       <c r="N7" s="6"/>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="R7" s="6" t="s">
         <v>53</v>
       </c>
-      <c r="R7" s="6" t="s">
+      <c r="S7" s="6" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.647</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>582626</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="E8" s="6" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>533</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>2699.0</v>
       </c>
       <c r="M8" s="9">
         <v>2969.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="R8" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="S8" s="6" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.766</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>587700</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="E9" s="6" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>533</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>2699.0</v>
       </c>
       <c r="M9" s="9">
         <v>2969.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q9" s="6" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="R9" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="S9" s="6" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.766</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>590167</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="E10" s="6" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>531</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>2159.0</v>
       </c>
       <c r="M10" s="9">
         <v>2369.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="S10" s="6" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="X10" s="6" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="Y10" s="8">
         <v>0.609</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>