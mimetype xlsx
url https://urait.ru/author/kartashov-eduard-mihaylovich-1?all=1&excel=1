--- v4 (2026-05-23)
+++ v5 (2026-07-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
-    <t>23.05.2026</t>
+    <t>22.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>