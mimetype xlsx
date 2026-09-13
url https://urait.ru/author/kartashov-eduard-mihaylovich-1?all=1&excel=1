--- v5 (2026-07-22)
+++ v6 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
-    <t>22.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -897,54 +897,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>367</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1929.0</v>
+        <v>2029.0</v>
       </c>
       <c r="M5" s="9">
-        <v>2119.0</v>
+        <v>2229.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -967,54 +967,54 @@
       <c r="B6" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>367</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1929.0</v>
+        <v>2029.0</v>
       </c>
       <c r="M6" s="9">
-        <v>2119.0</v>
+        <v>2229.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>47</v>
       </c>
@@ -1037,54 +1037,54 @@
       <c r="B7" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>435</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>2249.0</v>
+        <v>2359.0</v>
       </c>
       <c r="M7" s="9">
-        <v>2469.0</v>
+        <v>2589.0</v>
       </c>
       <c r="N7" s="6"/>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
@@ -1105,54 +1105,54 @@
       <c r="B8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>533</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>2699.0</v>
+        <v>2829.0</v>
       </c>
       <c r="M8" s="9">
-        <v>2969.0</v>
+        <v>3109.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>52</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>61</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>62</v>
       </c>
@@ -1175,54 +1175,54 @@
       <c r="B9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>59</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>533</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>2699.0</v>
+        <v>2829.0</v>
       </c>
       <c r="M9" s="9">
-        <v>2969.0</v>
+        <v>3109.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>52</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>60</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>61</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>66</v>
       </c>
@@ -1245,54 +1245,54 @@
       <c r="B10" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>69</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>70</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>531</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>2159.0</v>
+        <v>2269.0</v>
       </c>
       <c r="M10" s="9">
-        <v>2369.0</v>
+        <v>2499.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>71</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>72</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>73</v>
       </c>