--- v1 (2026-03-15)
+++ v2 (2026-05-18)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
-    <t>15.03.2026</t>
+    <t>18.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>