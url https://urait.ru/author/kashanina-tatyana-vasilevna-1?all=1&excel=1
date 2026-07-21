--- v2 (2026-05-18)
+++ v3 (2026-07-21)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
-    <t>18.05.2026</t>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,96 +133,96 @@
   <si>
     <t>19.07.2024</t>
   </si>
   <si>
     <t>КОРПОРАТИВНОЕ ПРАВО 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Кашанина Т. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Предпринимательское и коммерческое право</t>
   </si>
   <si>
-    <t>В курсе освещены вопросы корпоративного права, регулирующего внутреннюю жизнь хозяйственных обществ. Рассмотрены понятие корпоративного права, виды и различные стороны работы корпораций, корпоративные нормы и их источники, государственно-правовое регулирование бизнеса.</t>
+    <t>В настоящем издании изложены теоретические основы по курсу «Корпоративное право». Учебный материал четко систематизирован, отражает как традиционные, так и современные подходы к изучению предмета, написан в доступной для понимания форме. Данное пособие хорошая база для изучения курса и подготовки к текущей и итоговой аттестации по дисциплине.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-19780-8</t>
   </si>
   <si>
     <t>67.0я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>02.07.2024</t>
   </si>
   <si>
     <t>ПРАВО: 10—11 КЛАССЫ 4-е изд., пер. и доп. Учебник для СОО</t>
   </si>
   <si>
     <t>Кашанина Т. В., Сизикова Н. М.</t>
   </si>
   <si>
     <t>Гриф УМО СОО</t>
   </si>
   <si>
     <t>Общеобразовательный цикл</t>
   </si>
   <si>
     <t>Правоведение</t>
   </si>
   <si>
-    <t>Курс подготовлен с учетом действующего законодательства и Консти- туции РФ. Анализ и решение правовых казусов дает возможность практико- ваться в использовании материала изучаемых тем. Курс ориентирован на среднее общее образование в пределах освоения образовательной программы СПО на базе основного общего образования.</t>
+    <t>Учебник подготовлен с учетом действующего законодательства и Конституции РФ. Анализ и решение правовых казусов дает возможность практиковаться в использовании материала изучаемых тем. Учебник ориентирован на среднее общее образование в пределах освоения образовательной программы СПО на базе основного общего образования.</t>
   </si>
   <si>
     <t>978-5-534-19734-1</t>
   </si>
   <si>
     <t>11.05.2023</t>
   </si>
   <si>
     <t>ПРАВО: ПУБЛИЧНО-ПРАВОВЫЕ И ЧАСТНО-ПРАВОВЫЕ НАЧАЛА 4-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>Четвертое, переработанное и дополненное издание «Российское право: публично-правовые и частно-правовые начала» по дисциплине «Право» подготовлено с учетом действующего законодательства и Конституции РФ с изменениями, одобренными в ходе общероссийского голосования 1 июля 2020 г. Издание относится к числу курсов нового поколения, где излагаются основы публичных и частных отраслей российского права. Курс построен по принципу активного, а не пассивного усвоения учебного материала. Наряду с изложением основных тем о государстве и праве, сопровождаемого схемами и иллюстрациями, в конце каждого параграфа сформулированы основные выводы, которые нужно запомнить, а также контрольные вопросы для проверки результативности усвоения материала. Практикум является неразрывной, составной частью курса. В конце каждого параграфа помещены темы диспутов, ситуационные задания, задачи повышенной сложности. Анализ и решение правовых казусов дает возможность практиковаться в использовании материала изучаемых тем. В конце курса размещен глоссарий для удобного поиска непонятных слов.</t>
+    <t>Четвертое, переработанное и дополненное издание «Российское право: публично-правовые и частно-правовые начала» по дисциплине «Право» подготовлено с учетом действующего законодательства и Конституции РФ с изменениями, одобренными в ходе общероссийского голосования 1 июля 2020 г. Издание относится к числу курсов нового поколения, где излагаются основы публичных и частных отраслей российского права. Курс построен по принципу активного, а не пассивного усвоения учебного материала. Наряду с изложением основных тем о государстве и праве, сопровождаемого схемами и иллюстрациями, в конце каждого параграфа сформулированы основные выводы, которые нужно запомнить, а также контрольные вопросы для проверки результативности усвоения материала.</t>
   </si>
   <si>
     <t>978-5-534-16780-1</t>
   </si>
   <si>
     <t>67я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>