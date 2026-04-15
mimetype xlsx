--- v2 (2026-02-26)
+++ v3 (2026-04-15)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
-[...1 lines deleted...]
-    <t>26.02.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+  <si>
+    <t>15.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -220,84 +220,87 @@
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Образовательные и педагогические технологии</t>
   </si>
   <si>
     <t>В курсе изложены основные подходы к исследованию профессионального становления педагога. В нем представлены акмеологические основы развития субъекта деятельности, основные этапы профессионализации учителя, даны интегральные характеристики личности и труда учителя, раскрыто понятие «профессионализм». Отдельная тема курса посвящена творчеству в педагогической деятельности. Курс дополнен приложениями, которые помогут студентам лучше освоить учебные материалы.</t>
   </si>
   <si>
     <t>978-5-534-08306-4</t>
   </si>
   <si>
     <t>88я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>05.08.2016</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЧЕСКОЕ КОНСУЛЬТИРОВАНИЕ 2-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>Психодиагностика. Психоанализ. Психотерапия</t>
+    <t>Психодиагностика. Психоанализ.</t>
   </si>
   <si>
     <t>Курс ориентирован на осмысление вопросов формирования теоретической и методической подготовленности для эффективного взаимодействия психолога и клиента в процессе психологического консультирования. Именно владение методологией и теорией психологического консультирования дает внутреннюю свободу психологу в применении разнообразных средств психологической помощи. В курсе представлено подробное описание базовых техник консультирования. Особое внимание уделено контролю знаний студентов: используются тестовые и творческие задания, проблемные вопросы и ситуации.</t>
   </si>
   <si>
     <t>978-5-534-16463-3</t>
   </si>
   <si>
     <t>88.4я73</t>
   </si>
   <si>
     <t>26.12.2023</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ КОНФЛИКТА 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Кашапов М. М., Филатова Ю. С.</t>
   </si>
   <si>
     <t>Конфликты неизбежны в любой социальной структуре, так как они являются необходимым условием общественного развития. Искусство разрешения конфликтов — это искусство проникновения в мир других людей с целью воздействия на него. Как это сделать в экстремальных условиях конфликтного взаимодействия, когда ни у одной стороны нет монополии на истину? В предлагаемом курсе феномен конфликта охарактеризован не столько с теоретической стороны, сколько с операциональной позиции, его задача — помочь ответить на вопросы: что делать с возникшим конфликтом? как решить конфликтную ситуацию? В курсе представлены разнообразные виды самопроверки и домашних заданий, а также методики психодиагностики конфликтных отношений, дан словарь специальных терминов. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по гуманитарным направлениям, преподавателей психологических факультетов, психологов-практиков. Может быть полезен для педагогических и руководящих работников образования, профессионалов и руководителей организаций и фирм.</t>
   </si>
   <si>
     <t>978-5-534-17899-9</t>
   </si>
   <si>
     <t>17.09.2019</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ КОНФЛИКТНОЙ КОМПЕТЕНТНОСТИ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Кашапов М. М., Башкин М. В.</t>
+  </si>
+  <si>
+    <t>Психология и педагогика в отдельных отраслях</t>
   </si>
   <si>
     <t>Предлагаемый курс посвящен теоретическим и практическим вопросам конфликтной компетентности личности. Рассмотрены современные подходы к научному пониманию конфликта, характеристики компетентности личности в конфликтных ситуациях, приведен ее структурно-функциональный анализ. Авторы подробно останавливаются на проблеме конфликтной компетентности обучающихся в процессе профессионализации и способах ее повышения.</t>
   </si>
   <si>
     <t>978-5-534-05647-1</t>
   </si>
   <si>
     <t>88.50я73</t>
   </si>
   <si>
     <t>03.04.2020</t>
   </si>
   <si>
     <t>ФОРМИРОВАНИЕ ПРОФЕССИОНАЛЬНОГО ТВОРЧЕСКОГО МЫШЛЕНИЯ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Кашапов М. М., Кашапов А. С.</t>
   </si>
   <si>
     <t>Курс ориентирован на осмысление вопросов исследования и формирования профессионального творческого мышления. Представлено описание проблемности как единицы анализа базовых характеристик мышления профессионала. Основное внимание уделено обоснованию авторского подхода к пониманию профессионального творческого мышления и методам обучения оптимальным стратегиям мыслительной деятельности. Содержание курса соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по гуманитарным направлениям.</t>
   </si>
   <si>
     <t>978-5-534-13290-8</t>
   </si>
@@ -1374,134 +1377,134 @@
       <c r="J11" s="8">
         <v>124</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>559.0</v>
       </c>
       <c r="M11" s="9">
         <v>609.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
-        <v>38</v>
+        <v>80</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.134</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>588207</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>124</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>559.0</v>
       </c>
       <c r="M12" s="9">
         <v>609.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
-        <v>38</v>
+        <v>80</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
         <v>0.134</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
   </hyperlinks>