--- v3 (2026-04-15)
+++ v4 (2026-05-30)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
-    <t>15.04.2026</t>
+    <t>30.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -241,87 +241,87 @@
   <si>
     <t>ПСИХОЛОГИЧЕСКОЕ КОНСУЛЬТИРОВАНИЕ 2-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Психодиагностика. Психоанализ.</t>
   </si>
   <si>
     <t>Курс ориентирован на осмысление вопросов формирования теоретической и методической подготовленности для эффективного взаимодействия психолога и клиента в процессе психологического консультирования. Именно владение методологией и теорией психологического консультирования дает внутреннюю свободу психологу в применении разнообразных средств психологической помощи. В курсе представлено подробное описание базовых техник консультирования. Особое внимание уделено контролю знаний студентов: используются тестовые и творческие задания, проблемные вопросы и ситуации.</t>
   </si>
   <si>
     <t>978-5-534-16463-3</t>
   </si>
   <si>
     <t>88.4я73</t>
   </si>
   <si>
     <t>26.12.2023</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ КОНФЛИКТА 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Кашапов М. М., Филатова Ю. С.</t>
   </si>
   <si>
-    <t>Конфликты неизбежны в любой социальной структуре, так как они являются необходимым условием общественного развития. Искусство разрешения конфликтов — это искусство проникновения в мир других людей с целью воздействия на него. Как это сделать в экстремальных условиях конфликтного взаимодействия, когда ни у одной стороны нет монополии на истину? В предлагаемом курсе феномен конфликта охарактеризован не столько с теоретической стороны, сколько с операциональной позиции, его задача — помочь ответить на вопросы: что делать с возникшим конфликтом? как решить конфликтную ситуацию? В курсе представлены разнообразные виды самопроверки и домашних заданий, а также методики психодиагностики конфликтных отношений, дан словарь специальных терминов. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по гуманитарным направлениям, преподавателей психологических факультетов, психологов-практиков. Может быть полезен для педагогических и руководящих работников образования, профессионалов и руководителей организаций и фирм.</t>
+    <t>Конфликты неизбежны в любой социальной структуре, так как они являются необходимым условием общественного развития. Искусство разрешения конфликтов — это искусство проникновения в мир других людей с целью воздействия на него. Как это сделать в экстремальных условиях конфликтного взаимодействия, когда ни у одной стороны нет монополии на истину? В предлагаемом курсе феномен конфликта охарактеризован не столько с теоретической стороны, сколько с операциональной позиции, его задача — помочь ответить на вопросы: что делать с возникшим конфликтом? как решить конфликтную ситуацию? В курсе представлены разнообразные виды самопроверки и домашних заданий, а также методики психодиагностики конфликтных отношений, дан словарь специальных терминов.</t>
   </si>
   <si>
     <t>978-5-534-17899-9</t>
   </si>
   <si>
     <t>17.09.2019</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ КОНФЛИКТНОЙ КОМПЕТЕНТНОСТИ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Кашапов М. М., Башкин М. В.</t>
   </si>
   <si>
     <t>Психология и педагогика в отдельных отраслях</t>
   </si>
   <si>
     <t>Предлагаемый курс посвящен теоретическим и практическим вопросам конфликтной компетентности личности. Рассмотрены современные подходы к научному пониманию конфликта, характеристики компетентности личности в конфликтных ситуациях, приведен ее структурно-функциональный анализ. Авторы подробно останавливаются на проблеме конфликтной компетентности обучающихся в процессе профессионализации и способах ее повышения.</t>
   </si>
   <si>
     <t>978-5-534-05647-1</t>
   </si>
   <si>
     <t>88.50я73</t>
   </si>
   <si>
     <t>03.04.2020</t>
   </si>
   <si>
     <t>ФОРМИРОВАНИЕ ПРОФЕССИОНАЛЬНОГО ТВОРЧЕСКОГО МЫШЛЕНИЯ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Кашапов М. М., Кашапов А. С.</t>
   </si>
   <si>
-    <t>Курс ориентирован на осмысление вопросов исследования и формирования профессионального творческого мышления. Представлено описание проблемности как единицы анализа базовых характеристик мышления профессионала. Основное внимание уделено обоснованию авторского подхода к пониманию профессионального творческого мышления и методам обучения оптимальным стратегиям мыслительной деятельности. Содержание курса соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по гуманитарным направлениям.</t>
+    <t>Учебник ориентирован на осмысление вопросов исследования и формирования профессионального творческого мышления. Представлено описание проблемности как единицы анализа базовых характеристик мышления профессионала. Основное внимание уделено обоснованию авторского подхода к пониманию профессионального творческого мышления и методам обучения оптимальным стратегиям мыслительной деятельности. Содержание пособия соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по гуманитарным направлениям.</t>
   </si>
   <si>
     <t>978-5-534-13290-8</t>
   </si>
   <si>
     <t>87.22я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>