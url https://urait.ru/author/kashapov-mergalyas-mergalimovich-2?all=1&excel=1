--- v4 (2026-05-30)
+++ v5 (2026-07-21)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
-    <t>30.05.2026</t>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>