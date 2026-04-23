--- v2 (2026-03-03)
+++ v3 (2026-04-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
-    <t>03.03.2026</t>
+    <t>23.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>