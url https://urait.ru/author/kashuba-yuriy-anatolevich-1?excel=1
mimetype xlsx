--- v3 (2026-04-23)
+++ v4 (2026-06-12)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
-    <t>23.04.2026</t>
+    <t>12.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,96 +133,96 @@
   <si>
     <t>28.02.2018</t>
   </si>
   <si>
     <t>ОСНОВЫ УГОЛОВНО-ИСПОЛНИТЕЛЬНОГО ПРАВА РОССИИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Эминова В.Е., Орлова В.Н.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Уголовное право</t>
   </si>
   <si>
-    <t>Данное издание является модулем к дисциплине «Основы уголовно-исполнительное право». Учебное пособие подготовлено в соответствии с положениями Уголовно-исполнительного кодекса РФ, действующими федеральными законами, международно-правовыми актами и типовой программой для юридических вузов. В нем подробно рассматриваются отдельные понятия, категории и институты Общей части уголовно-исполнительного права. Учтены все изменения, внесенные в УИК РФ и иные нормативные правовые акты, регламентирующие порядок и условия исполнения уголовных наказаний, a также новейшая научная, учебная и учебно-методическая литература по уголовно-исполнительному праву.</t>
+    <t>Учебное пособие подготовлно в соответствии с положениями Уголовно-исполнительного кодекса РФ, действующими федеральными законами, международно-правовыми актами и типовой программой для юридических вузов. В нем подробно рассматриваются понятия, категории и институты Общей части уголовно-исполнительного права. Учтены все изменения, внесенные в УИК РФ и иные нормативные правовые акты, регламентирующие порядок и условия исполнения уголовных наказаний, а также новейшая научная, учебная и учебно-методическая литература по уголовно-исполнительному праву. В виде приложений даны Уголовно-исполнительные кодексы действующие до УИК РФ. Материал изложен в доступной для быстрого и эффективного усвоения учебного курса форме.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-06233-5</t>
   </si>
   <si>
     <t>67.409я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>19.02.2019</t>
   </si>
   <si>
     <t>ОСНОВЫ УГОЛОВНО-ИСПОЛНИТЕЛЬНОГО ПРАВА РОССИИ. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Учебное пособие подготовлено в соответствии с положениями Уголовно-исполнительного кодекса РФ, действующими федеральными законами, международно-правовыми актами и типовой программой для юридических вузов. В нем подробно рассматриваются понятия, категории и институты Общей части уголовно-исполнительного права. Учтены все изменения, внесенные в УИК РФ и иные нормативные правовые акты, регламентирующие порядок и условия исполнения уголовных наказаний, а также новейшая научная, учебная и учебно-методическая литература по уголовно-исполнительному праву. В виде приложений даны Уголовно-исполнительные кодексы действующие до УИК РФ. Материал изложен в доступной для быстрого и эффективного усвоения учебного курса форме.</t>
+    <t>Учебник подготовлен в соответствии с положениями Уголовно-исполнительного кодекса РФ, действующими федеральными законами, международно-правовыми актами и типовой программой для юридических вузов. В нем подробно рассматриваются понятия, категории и институты Общей части уголовно-исполнительного права. Учтены все изменения, внесенные в УИК РФ и иные нормативные правовые акты, регламентирующие порядок и условия исполнения уголовных наказаний, а также новейшая научная, учебная и учебно-методическая литература по уголовно-исполнительному праву. В виде приложений даны Уголовно-исполнительные кодексы действующие до УИК РФ. Материал изложен в доступной для быстрого и эффективного усвоения учебного курса форме.</t>
   </si>
   <si>
     <t>978-5-534-06424-7</t>
   </si>
   <si>
     <t>67.409я723</t>
   </si>
   <si>
     <t>15.11.2017</t>
   </si>
   <si>
     <t>УГОЛОВНО-ИСПОЛНИТЕЛЬНОЕ ПРАВО РОССИИ: ВВЕДЕНИЕ В ОБЩУЮ ЧАСТЬ. Учебник для вузов</t>
   </si>
   <si>
     <t>Исполнение наказаний. Уголовно-исполнительное право</t>
   </si>
   <si>
-    <t>Данное издание является модулем к дисциплине «Введение в уголовно-исполнительное право» и составлено на основе учебника под редакцией В. Е. Эминова и В. Н. Орлова «Уголовно-исполнительное право России». Учебное пособие подготовлено в соответствии с положениями Уголовно-исполнительного кодекса РФ, действующими федеральными законами, международно-правовыми актами и типовой программой для юридических вузов. В нем подробно рассматриваются отдельные понятия, категории и институты Общей части уголовно-исполнительного права. Учтены все изменения, внесенные в УИК РФ и иные нормативные правовые акты, регламентирующие порядок и условия исполнения уголовных наказаний, а также новейшая научная, учебная и учебно-методическая литература по уголовно-исполнительному праву. Материал изложен в доступной для быстрого и эффективного усвоения учебного курса форме.</t>
+    <t>Данное издание является модулем к дисциплине «Введение в уголовно-исполнительное право» и составлено на основе учебника под редакцией В. Е. Эминова и В. Н. Орлова «Уголовно-исполнительное право России». В нем рассматривается понятие, предмет, метод, принципы и история уголовно-исполнительного права; особенности уголовно-исполнительного законодательства Российской Федерации; а также состав исполнения уголовного наказания и его элементы. Пособие подготовлено в соответствии с положениями Уголовно-исполнительного кодекса РФ, действующими федеральными законами, международно-правовыми актами и типовой программой для юридических вузов. Учтены все изменения, внесенные в УИК РФ и иные нормативные правовые акты, регламентирующие порядок и условия исполнения уголовных наказаний, а также новейшая научная, учебная и учебно-методическая литература по уголовно-исполнительному праву. Материал изложен в доступной для быстрого и эффективного усвоения учебного курса форме.</t>
   </si>
   <si>
     <t>978-5-534-06439-1</t>
   </si>
   <si>
     <t>03.04.2018</t>
   </si>
   <si>
     <t>УГОЛОВНО-ИСПОЛНИТЕЛЬНОЕ ПРАВО РОССИИ: КОНЦЕПЦИИ В РАЗВИТИИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Орлова В.Н., Эминова В.Е.</t>
   </si>
   <si>
     <t>Учебное пособие подготовлено в соответствии с положениями Уголовно-исполнительного кодекса РФ, действующими федеральными законами, международно-правовыми актами и типовой программой для юридических вузов. В нем подробно рассматриваются отдельные понятия, категории и институты Общей части уголовно-исполнительного права. Учтены все изменения, внесенные в УИК РФ и иные нормативные правовые акты, регламентирующие порядок и условия исполнения уголовных наказаний, а также новейшая научная, учебная и учебно-методическая литература по уголовно-исполнительному праву. Материал изложен в доступной для быстрого и эффективного усвоения учебного курса форме.</t>
   </si>
   <si>
     <t>978-5-534-06214-4</t>
   </si>
   <si>
     <t>02.03.2018</t>
   </si>
   <si>
     <t>УГОЛОВНО-ИСПОЛНИТЕЛЬНОЕ ПРАВО РОССИИ: ОБЩИЕ НАЧАЛА. Учебник для вузов</t>
   </si>