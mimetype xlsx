--- v2 (2026-02-07)
+++ v3 (2026-04-10)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
-    <t>08.02.2026</t>
+    <t>10.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>