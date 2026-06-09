--- v3 (2026-04-10)
+++ v4 (2026-06-09)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
-[...1 lines deleted...]
-    <t>10.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+  <si>
+    <t>10.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,75 +133,75 @@
   <si>
     <t>21.03.2024</t>
   </si>
   <si>
     <t>АНАЛИЗ И ОЦЕНКА РИСКОВ В БИЗНЕСЕ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Касьяненко Т. Г.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Страхование. Управление рисками</t>
   </si>
   <si>
-    <t>В курсе на высоком научном и методическом уровне рассмотрены вопросы теории и практики оценки различных видов рисков. Представлен детальный анализ, а также модели и методы оценки некоторых основных для бизнеса рисков (инвестиционных, финансовых, производственных и др.). Уделено внимание трактовке понятия «страновой риск» и методам его оценки. В курс включен анализ рисков семейного и виртуального бизнесов, оценка которых иллюстрирована примерами из российской практики. В результате обучения студенты будут знать понятие риска и классификацию рисков; их место и роль в экономической деятельности; методы оценки риска и понесенного ущерба; основные способы минимизации риска. В курсе представлены контрольные вопросы и задания, тесты, а также задачи, которые помогут студентам лучше усвоить теоретический материал. Для студентов высших учебных заведений, обучающихся по экономическим направлениям и специальностям.</t>
+    <t>В курсе на высоком научном и методическом уровне рассмотрены вопросы теории и практики оценки различных видов рисков. Представлен детальный анализ, а также модели и методы оценки некоторых основных для бизнеса рисков (инвестиционных, финансовых, производственных и др.). Уделено внимание трактовке понятия «страновой риск» и методам его оценки. В курс включен анализ рисков семейного и виртуального бизнесов, оценка которых иллюстрирована примерами из российской практики. В результате обучения студенты будут знать понятие риска и классификацию рисков; их место и роль в экономической деятельности; методы оценки риска и понесенного ущерба; основные способы минимизации риска. В курсе представлены контрольные вопросы и задания, тесты, а также задачи, которые помогут студентам лучше усвоить теоретический материал.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-18872-1</t>
   </si>
   <si>
     <t>65.290я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>АНАЛИЗ И ОЦЕНКА РИСКОВ В БИЗНЕСЕ 3-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В курсе на высоком научном и методическом уровне рассмотрены вопросы теории и практики оценки различных видов рисков. Представлен детальный анализ инвестиционных, финансовых, экологических, производственных рисков и странового риска, приведены модели и методы оценки каждого из рисков. Издание иллюстрировано примерами из российской практики. В результате обучения студенты будут знать понятие риска и классификацию рисков; их место и роль в экономической деятельности; методы оценки риска и понесенного ущерба; основные способы минимизации риска. В курсе представлены контрольные вопросы и задания, тесты, а также задачи, которые помогут студентам лучше усвоить теоретический материал.</t>
+    <t>Вкурсе рассмотрены вопросы теории и практики оценки различных видов рисков. Представлен детальный анализ инвестиционных, финансовых, экологических, производственных рисков и странового риска, приведены модели и методы оценки каждого из рисков. Студенты будут знать понятие риска и классификацию рисков; их место и роль в экономической деятельности; методы оценки риска и понесенного ущерба; основные способы минимизации риска.</t>
   </si>
   <si>
     <t>978-5-534-17289-8</t>
   </si>
   <si>
     <t>65.290я723</t>
   </si>
   <si>
     <t>27.09.2016</t>
   </si>
   <si>
     <t>ИНВЕСТИЦИОННЫЙ АНАЛИЗ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Касьяненко Т. Г., Маховикова Г. А.</t>
   </si>
   <si>
     <t>Инвестиционная деятельность</t>
   </si>
   <si>
     <t>Освещены общие тенденции и закономерности инвестиционного процесса на различных уровнях, инвестиционными ресурсами, инвестиционным механизмом, сущностями и факторами, формирующими благоприятный инвестиционный климат в территориально-отраслевом разрезе, международной практикой развития инвестиционных процессов в экономике. Раскрыты правовые основы инвестиционной деятельности в РФ, основные концепции и формы инвестиционной деятельности, теорию и практику государственного регулирования инвестиционной деятельности.</t>
   </si>
   <si>
     <t>978-5-534-21629-5</t>
   </si>
@@ -229,75 +229,78 @@
   <si>
     <t>ОЦЕНКА СТОИМОСТИ МАШИН И ОБОРУДОВАНИЯ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Касьяненко Т. Г., Маховикова Г. А. ; Под ред. Касьяненко Т.Г.</t>
   </si>
   <si>
     <t>Оценочные концепции и их применение в оценке стоимости машин и оборудования приводятся в широком экономическом контексте, включающем исторический аспект ценообразования, а также теоретический анализ используемых на текущий момент методов и понятий. Теоретическая база оценки стоимости машин и оборудования изложена в соответствии с оригинальными американскими первоисточниками и отечественными методическими исследованиями.</t>
   </si>
   <si>
     <t>978-5-534-21939-5</t>
   </si>
   <si>
     <t>19.05.2017</t>
   </si>
   <si>
     <t>ЦЕНООБРАЗОВАНИЕ 7-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Касьяненко Т.Г.</t>
   </si>
   <si>
     <t>Торговое дело и ценообразование</t>
   </si>
   <si>
-    <t>Издание поможет получить необходимые знания в вопросах механизма ценообразования, определения ценовой политики и ценовой стратегии развития предприятия. В учебнике изложены общеэкономические подходы, представлен анализ прикладных аспектов, обобщена национальная практика ценообразования, учтен прогрессивный мировой опыт, раскрыта успешная ценовая политика ведущих фирм мира. Рассмотрены вопросы ценообразования на товарные линии, пакетного ценообразования, ценообразования с учетом фактора времени, ценообразования в условиях электронной торговли и совершенно новый вопрос взаимосвязи ценообразования и оценки бизнеса. Каждая глава учебника сопровождается практикумом с контрольными вопросами, тестами и задачами для самостоятельного решения.</t>
+    <t>Изложены общеэкономические подходы, представлен анализ прикладных аспектов, обобщена национальная практика ценообразования, учтен прогрессивный мировой опыт, раскрыта успешная ценовая политика ведущих фирм мира. Рассмотрены вопросы ценообразования на товарные линии, пакетного ценообразования, ценообразования с учетом фактора времени, ценообразования в условиях электронной торговли и совершенно новый вопрос взаимосвязи ценообразования и оценки бизнеса.</t>
   </si>
   <si>
     <t>978-5-534-16890-7</t>
   </si>
   <si>
     <t>65.011.3я73</t>
   </si>
   <si>
     <t>26.06.2023</t>
   </si>
   <si>
     <t>ЦЕНООБРАЗОВАНИЕ В ОТРАСЛЯХ ЭКОНОМИКИ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Издание поможет получить необходимые знания в вопросах определения ценовой политики и ценовой стратегии развития предприятия. В курсе обобщена национальная практика ценообразования, раскрыта успешная ценовая политика ведущих фирм мира. Рассмотрены вопросы ценообразования на товарные линии, пакетного ценообразования, ценообразования с учетом фактора времени, ценообразования в условиях электронной торговли и совершенно новый вопрос взаимосвязи ценообразования и оценки бизнеса. Каждая тема курса сопровождается практикумом с контрольными вопросами и задачами для самостоятельного решения. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-16680-4</t>
   </si>
   <si>
     <t>25.05.2017</t>
   </si>
   <si>
     <t>ЦЕНЫ И ЦЕНООБРАЗОВАНИЕ 7-е изд., пер. и доп. Учебник и практикум для СПО</t>
+  </si>
+  <si>
+    <t>Курс поможет получить необходимые знания в вопросах механизма ценообразования, определения ценовой политики и ценовой стратегии развития предприятия. В курсе изложены общеэкономи-ческие подходы, представлен анализ прикладных аспектов, обобщена национальная практика ценообразования, учтен прогрессивный мировой опыт, раскрыта успешная ценовая политика ведущих фирм мира. Рассмотрены вопросы ценообразования на товарные линии, пакетного ценообразования, ценообразования с учетом фактора времени, ценообразования в условиях электронной торговли и совершенно новый вопрос взаимосвязи ценообразования и оценки бизнеса. Каждая тема курса сопровождается практикумом с контрольными вопросами, тестами и задачами для самостоятельного решения.</t>
   </si>
   <si>
     <t>978-5-534-16892-1</t>
   </si>
   <si>
     <t>65.011.3я723</t>
   </si>
   <si>
     <t>19.12.2013</t>
   </si>
   <si>
     <t>ЭКОНОМИЧЕСКАЯ ОЦЕНКА ИНВЕСТИЦИЙ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Освещены общие тенденции и закономерности инвестиционного процесса на различных уровнях, инвестиционные ресурсы, инвестиционный механизм, сущности и факторы, формирующие благоприятный инвестиционный климат в территориально-отраслевом разрезе, международная практика развития инвестиционных процессов в экономике. Раскрыты правовые основы инвестиционной деятельности в РФ, основные концепции и формы инвестиционной деятельности, теорию и практику государственного регулирования инвестиционной деятельности.</t>
   </si>
   <si>
     <t>978-5-534-21630-1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -1436,127 +1439,127 @@
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>2179.0</v>
       </c>
       <c r="M12" s="9">
         <v>2399.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>70</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
         <v>0.629</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>582948</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>52</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>439</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
         <v>2259.0</v>
       </c>
       <c r="M13" s="9">
         <v>2479.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>53</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
         <v>56</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y13" s="8">
         <v>0.652</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>