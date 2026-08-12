--- v4 (2026-06-09)
+++ v5 (2026-08-12)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
-    <t>10.06.2026</t>
+    <t>12.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>