--- v1 (2026-02-07)
+++ v2 (2026-04-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
-    <t>07.02.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>