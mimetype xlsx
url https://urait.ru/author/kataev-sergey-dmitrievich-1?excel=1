--- v3 (2026-05-20)
+++ v4 (2026-07-13)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
-[...1 lines deleted...]
-    <t>20.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+  <si>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -181,66 +181,63 @@
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>В учебном курсе представлены методика тестирования содержания неадаптированных текстов авторов немецкоговорящих стран, грамматика в таблицах. Цель курса — расширение лингвистической компетенции обучающихся на основе страноведческих реалий немецкоговорящих стран. Уровень владения языком — А1. Курс поможет изучающим немецкий язык в гимназиях, колледжах, студентам 1—2 курсов неязыковых вузов усовершенствовать умения и навыки в области грамматики немецкого языка. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-18840-0</t>
   </si>
   <si>
     <t>81.2Нем-922я723</t>
   </si>
   <si>
     <t>04.06.2024</t>
   </si>
   <si>
     <t>НЕМЕЦКИЙ ЯЗЫК ДЛЯ ГУМАНИТАРНЫХ ВУЗОВ 5-е изд. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Катаева А. Г., Катаев С. Д., Гандельман В. А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
-    <t>На основе аутентичных текстов и лексико-грамматических упражнений, созданных по ситуативно-коммуникативной методике, в курсе представляется возможность освоить немецкий язык как средство общеевропейского и межкультурного общения по самым актуальным темам в форме устной и письменной речи. Упражнения на разграничение понятий и употребляемой в связи с этим лексики приучают адекватно реагировать и правильно подбирать лексические средства для выражения своих мыслей на немецком языке. Предлагаемые в курсе тексты передают занимательные моменты из жизни известных личностей, содержат историческую информацию, расширяют лингвострановедческий кругозор. Именно эти материалы ярче всего демонстрируют неоспоримое достоинство курса: он построен на отработке повседневных ситуаций из реальной жизни, которые близки обучающимся. Для лучшего усвоения навыков аудирования к курсу прилагаются аудиоматериалы, расположенные на Образовательной платформе «Юрайт» (www.urait.ru). Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов гуманитарных вузов, для всех желающих совершенствовать немецкий язык в гуманитарной области, слушателей курсов, а также для самостоятельного изучения немецкого языка.</t>
+    <t>На основе аутентичных текстов и лексико-грамматических упражнений, созданных по ситуативно-коммуникативной методике, в курсе представляется возможность освоить немецкий язык как средство общеевропейского и межкультурного общения по самым актуальным темам в форме устной и письменной речи. Упражнения на разграничение понятий и употребляемой в связи с этим лексики приучают адекватно реагировать и правильно подбирать лексические средства для выражения своих мыслей на немецком языке. Предлагаемые в курсе тексты передают занимательные моменты из жизни известных личностей, содержат историческую информацию, расширяют лингвострановедческий кругозор. Именно эти материалы ярче всего демонстрируют неоспоримое достоинство курса: он построен на отработке повседневных ситуаций из реальной жизни, которые близки обучающимся.</t>
   </si>
   <si>
     <t>978-5-534-18933-9</t>
   </si>
   <si>
     <t>81.2Нем-923</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>НЕМЕЦКИЙ ЯЗЫК ДЛЯ ГУМАНИТАРНЫХ СПЕЦИАЛЬНОСТЕЙ 5-е изд. Учебник и практикум для СПО</t>
-  </si>
-[...1 lines deleted...]
-    <t>На основе аутентичных текстов и лексико-грамматических упражнений, созданных по ситуативно-коммуникативной методике, в курсе представляется возможность освоить немецкий язык как средство общеевропейского и межкультурного общения по самым актуальным темам в форме устной и письменной речи. Упражнения на разграничение понятий и употребляемой в связи с этим лексики приучают адекватно реагировать и правильно подбирать лексические средства для выражения своих мыслей на немецком языке. Предлагаемые в курсе тексты передают занимательные моменты из жизни известных личностей, содержат историческую информацию, расширяют лингвострановедческий кругозор. Именно эти материалы ярче всего демонстрируют неоспоримое достоинство курса: он построен на отработке повседневных ситуаций из реальной жизни, которые близки обучающимся.</t>
   </si>
   <si>
     <t>978-5-534-18936-0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -1086,57 +1083,57 @@
       <c r="K8" s="6" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="9">
         <v>1669.0</v>
       </c>
       <c r="M8" s="9">
         <v>1839.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>54</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="Y8" s="8">
         <v>0.497</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
   </hyperlinks>