--- v4 (2026-07-13)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
-    <t>13.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -852,54 +852,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>82</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>419.0</v>
+        <v>439.0</v>
       </c>
       <c r="M5" s="9">
-        <v>459.0</v>
+        <v>479.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -922,54 +922,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>82</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>419.0</v>
+        <v>439.0</v>
       </c>
       <c r="M6" s="9">
-        <v>459.0</v>
+        <v>479.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>49</v>
       </c>
@@ -992,54 +992,54 @@
       <c r="B7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>311</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="9">
-        <v>1669.0</v>
+        <v>1759.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1839.0</v>
+        <v>1929.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>56</v>
       </c>
@@ -1062,54 +1062,54 @@
       <c r="B8" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>53</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>311</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="9">
-        <v>1669.0</v>
+        <v>1759.0</v>
       </c>
       <c r="M8" s="9">
-        <v>1839.0</v>
+        <v>1929.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>54</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>55</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>60</v>
       </c>